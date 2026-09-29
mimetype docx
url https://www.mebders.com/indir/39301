--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -2822,487 +2822,113 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36702C67" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="08644C61" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="08644C61" w14:textId="22EC2E20" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...66 lines deleted...]
-              <w:t>tanışabilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.1.1. Öğretmeni ve arkadaşlarıyla tanışabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AD2DA5E" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="38"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="560FF34E" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
-[...187 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="3CF5E927" w14:textId="5269F556" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
-              <w:ind w:right="293" w:firstLine="0"/>
-[...132 lines deleted...]
-            </w:r>
+              <w:ind w:right="293"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40FE53A3" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5601,462 +5227,113 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A7D820" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D1B3FA2" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="2D1B3FA2" w14:textId="4180B396" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="156"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...57 lines deleted...]
-              <w:t>tanıyabilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.1.2. Sınıf ve okul ortamını tanıyabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0964F4EF" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01152874" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
-[...187 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="23BDA363" w14:textId="018CE4D1" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
-              <w:ind w:left="134" w:hanging="106"/>
+              <w:ind w:left="134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...109 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D31DE1D" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6775,463 +6052,100 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36ADD27A" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45705289" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="45705289" w14:textId="27FA8CFA" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="156"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...57 lines deleted...]
-              <w:t>tanıyabilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.1.2. Sınıf ve okul ortamını tanıyabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011B1ECD" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
-[...200 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="2FB73B0F" w14:textId="7EE064ED" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="134" w:hanging="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...109 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23616E7A" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7959,459 +6873,125 @@
               <w:t>Kurallar Her Yerde</w:t>
             </w:r>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3447E5A4" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="3447E5A4" w14:textId="41677E0C" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...117 lines deleted...]
-              <w:t>davranabilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.1.3. Sınıf ve okul ortamında kurallara uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4541A6CF" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02A93210" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FF241A4" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
-[...104 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="7BCD0266" w14:textId="1532DE33" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="5"/>
-              <w:ind w:left="134" w:hanging="106"/>
+              <w:ind w:left="134"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...117 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02E20163" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9062,458 +7642,124 @@
               <w:t>Kurallar Her Yerde</w:t>
             </w:r>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5859FA" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="5E5859FA" w14:textId="07C11190" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...117 lines deleted...]
-              <w:t>davranabilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.1.3. Sınıf ve okul ortamında kurallara uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E80A282" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27E75B80" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71AE0428" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
-[...103 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="3BE25763" w14:textId="5B830DD0" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
-              <w:ind w:left="134" w:hanging="106"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...117 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="753F3752" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10213,138 +8459,71 @@
               <w:t>Nasıl Görünüyor, Neler Hissediyorum?</w:t>
             </w:r>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD4B1AD" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="5BD4B1AD" w14:textId="755C9E7A" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...73 lines deleted...]
-              <w:t>açıklayabilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.1.4. Bireysel özelliklerini açıklayabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09B11F01" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -10998,158 +9177,71 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Sağlıklı Hayat Ne Güzel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50F9B8F3" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
+          <w:p w14:paraId="50F9B8F3" w14:textId="29450565" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...92 lines deleted...]
-              <w:t>belirleyebilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.2.1. Sağlıklı büyüme ve gelişme için yapılması gerekenleri belirleyebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="173932BF" w14:textId="77777777" w:rsidR="00863BE8" w:rsidRPr="00B341F6" w:rsidRDefault="00863BE8" w:rsidP="00863BE8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12381,131 +10473,71 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A9469D7" w14:textId="77777777" w:rsidR="00A52746" w:rsidRPr="00B341F6" w:rsidRDefault="00A52746" w:rsidP="00A52746">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AAD13CE" w14:textId="77777777" w:rsidR="00A52746" w:rsidRPr="00B341F6" w:rsidRDefault="00A52746" w:rsidP="00A52746">
+          <w:p w14:paraId="4AAD13CE" w14:textId="617B1693" w:rsidR="00A52746" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00A52746">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...65 lines deleted...]
-              <w:t>belirleyebilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.2.2. Kişisel alan sınırlarını koruyabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CDD903D" w14:textId="77777777" w:rsidR="00A52746" w:rsidRPr="00B341F6" w:rsidRDefault="00A52746" w:rsidP="00A52746">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14205,66 +12237,66 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Trafik Kuralları İyi ki Var)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6782C38B" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00802001">
+          <w:p w14:paraId="6782C38B" w14:textId="69A1EB71" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00802001">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">HB.1.2.3. Temel trafik kurallarına uygun </w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.2.3. Temel trafik kurallarına uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E94A40F" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00802001">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="293"/>
               <w:rPr>
@@ -15199,60 +13231,60 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Trafik Kuralları İyi ki Var)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="192AFDD8" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
+          <w:p w14:paraId="192AFDD8" w14:textId="2384EAD8" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="000C50F1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.2.3. Temel trafik kurallarına uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21591073" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
@@ -15995,66 +14027,66 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Eyvah, Acil Durum!)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0306E61E" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00CA7277">
+          <w:p w14:paraId="0306E61E" w14:textId="777EECD8" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00CA7277">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">HB.1.2.4. Acil durumlarda yapılması gerekenleri belirleyebilme </w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.2.4. Acil durumlarda yapılması gerekenleri belirleyebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AB6CB2A" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00CA7277">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="134"/>
               <w:rPr>
@@ -16532,66 +14564,66 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Eyvah, Acil Durum!)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A848A47" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
+          <w:p w14:paraId="3A848A47" w14:textId="23EB4B23" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">HB.1.2.4. Acil durumlarda yapılması gerekenleri </w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.2.4. Acil durumlarda yapılması gerekenleri belirleyebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B9AA0D" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -17126,94 +15158,96 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Bizim Ev)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21F62A0B" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
+          <w:p w14:paraId="7BB7A9DB" w14:textId="40984F6E" w:rsidR="00802001" w:rsidRPr="000C50F1" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:sz w:val="10"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">HB.1.2.4. Acil durumlarda yapılması gerekenleri belirleyebilme </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB7A9DB" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
+          <w:p w14:paraId="6A9C8F2B" w14:textId="77777777" w:rsidR="000C50F1" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FFC29CC" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
+          <w:p w14:paraId="4FFC29CC" w14:textId="57B0DE7A" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t>HB.1.3.1. Aile olmanın önemini fark edebilme</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.3.1. Ailenin özelliklerini ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17DC5F0A" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
@@ -18152,88 +16186,88 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Nezaketli ve Görgülüyüz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72CBAFA2" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="002B4CCB">
+          <w:p w14:paraId="0B1DDB7B" w14:textId="41385B8C" w:rsidR="00286CFA" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...8 lines deleted...]
-          <w:p w14:paraId="0B1DDB7B" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="002B4CCB">
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.3.1. Ailenin özelliklerini ifade edebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336BE3C6" w14:textId="77777777" w:rsidR="000C50F1" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1379BA74" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="002B4CCB">
+          <w:p w14:paraId="1379BA74" w14:textId="2CE6D8EB" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="000C50F1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.3.2. Aile yaşamında nezaket ve görgü kurallarına uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF2B388" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="002B4CCB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
@@ -18731,60 +16765,60 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Nezaketli ve Görgülüyüz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="458BD11D" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="00890B00">
+          <w:p w14:paraId="458BD11D" w14:textId="7B35BFD7" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00890B00">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="000C50F1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.3.2. Aile yaşamında nezaket ve görgü kurallarına uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2224C" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="00890B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
@@ -19399,119 +17433,111 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Biz iyi Bir Takımız)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E32B91C" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="00286CFA">
+          <w:p w14:paraId="0E32B91C" w14:textId="236C8719" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00286CFA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">HB.1.3.3. Aile bireylerinin görev ve sorumluluklarını çözümleyebilme </w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.3.3. Aile bireylerinin görev ve sorumluluklarını çözümleyebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF42822" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="00286CFA">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4AF42822" w14:textId="2071C634" w:rsidR="000C50F1" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>a) Aile içindeki görev ve sorumluluklarını belirler. b) Aile bireylerinin görev ve sorumlulukları ilişkilendirir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B48CB3" w14:textId="15879C82" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="00286CFA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10867B88" w14:textId="77777777" w:rsidR="00286CFA" w:rsidRPr="00B341F6" w:rsidRDefault="00286CFA" w:rsidP="00286CFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -20939,99 +18965,119 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Biz iyi Bir Takımız)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B895F15" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00AE72BB">
+          <w:p w14:paraId="6B895F15" w14:textId="77E0364B" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00AE72BB">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">HB.1.3.3. Aile bireylerinin görev ve sorumluluklarını çözümleyebilme </w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>HB.1.3.3. Aile bireylerinin görev ve sorumluluklarını çözümleyebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1011A829" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00AE72BB">
-[...16 lines deleted...]
-              <w:t>a) Aile içindeki görev ve sorumlulukları belirler. b) Aile bireylerinin görev ve sorumluluklarını ilişkilendirir.</w:t>
+          <w:p w14:paraId="7126DF94" w14:textId="77777777" w:rsidR="000C50F1" w:rsidRDefault="000C50F1" w:rsidP="00AE72BB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Aile içindeki görev ve sorumluluklarını belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1011A829" w14:textId="6662A37D" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00AE72BB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Aile bireylerinin görev ve sorumlulukları ilişkilendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="106CE65E" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00AE72BB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -21856,150 +19902,162 @@
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>(Yaşadığım Yer ve Güzel Ülkem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11FDECC7" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="007218D1">
+          <w:p w14:paraId="55713FE5" w14:textId="7B0ABF87" w:rsidR="00802001" w:rsidRPr="000C50F1" w:rsidRDefault="000C50F1" w:rsidP="007218D1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:sz w:val="10"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">HB.1.3.3. Aile bireylerinin görev ve sorumluluklarını çözümleyebilme </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55713FE5" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="007218D1">
+          <w:p w14:paraId="74AD1778" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="007218D1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74AD1778" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="007218D1">
+          <w:p w14:paraId="2F6A4A49" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="007218D1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F6A4A49" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="007218D1">
+          <w:p w14:paraId="1BB09762" w14:textId="07B9AC71" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="007218D1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="000C50F1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.1. Yaşadığı yerin ve ülkemizin genel özelliklerini açıklayabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60AC3B4E" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00A20092">
+          <w:p w14:paraId="151BE403" w14:textId="77777777" w:rsidR="000C50F1" w:rsidRDefault="000C50F1" w:rsidP="000C50F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Aile içindeki görev ve sorumluluklarını belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AC3B4E" w14:textId="6A06F29F" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="000C50F1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="293"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t>a) Aile içindeki görev ve sorumlulukları belirler. b) Aile bireylerinin görev ve sorumluluklarını ilişkilendirir.</w:t>
+            <w:r w:rsidRPr="000C50F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Aile bireylerinin görev ve sorumlulukları ilişkilendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A6BFBB9" w14:textId="77777777" w:rsidR="00802001" w:rsidRPr="00B341F6" w:rsidRDefault="00802001" w:rsidP="00A20092">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -23738,126 +21796,111 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Bayrağım ve Marşımla Gururluyum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABC222C" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="00F0291C">
+          <w:p w14:paraId="2E77BFD6" w14:textId="1052E8B8" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="000C50F1" w:rsidP="00F0291C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="000C50F1">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.1. Yaşadığı yerin ve ülkemizin genel özelliklerini açıklayabilme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E77BFD6" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="00F0291C">
+          <w:p w14:paraId="43074404" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="00F0291C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43074404" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="00F0291C">
+          <w:p w14:paraId="08C92E0A" w14:textId="74D3136E" w:rsidR="00D953F1" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="00F0291C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-              <w:ind w:left="28"/>
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>HB.1.4.2. Türk Bayrağı ve İstiklâl Marşı’nın önemini ifade edebilme</w:t>
+              <w:t>HB.1.4.2. Türk bayrağı ve İstiklâl Marşı’nın önemini ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28F7EE48" w14:textId="77777777" w:rsidR="00D953F1" w:rsidRPr="00B341F6" w:rsidRDefault="00D953F1" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:right="293"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -24753,72 +22796,72 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Bayrağım ve Marşımla Gururluyum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E4166F" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
+          <w:p w14:paraId="27E4166F" w14:textId="737422ED" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="156"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>HB.1.4.2. Türk Bayrağı ve İstiklâl Marşı’nın önemini ifade edebilme</w:t>
+              <w:t>HB.1.4.2. Türk bayrağı ve İstiklâl Marşı’nın önemini ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="743D5C7D" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="10"/>
@@ -25328,65 +23371,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Atatürk’ü Tanıyalım)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44ED7F0C" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
+          <w:p w14:paraId="44ED7F0C" w14:textId="1DCD1CCF" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="156"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.3. Mustafa Kemal Atatürk’ün hayatıyla ilgili bilgileri ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="662FB617" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
@@ -25925,115 +23968,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Al Bayrağı, Koş Bayrama)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737A3B79" w14:textId="77777777" w:rsidR="006A0A39" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
+          <w:p w14:paraId="33488DDD" w14:textId="45D4B41E" w:rsidR="006A0A39" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.3. Mustafa Kemal Atatürk’ün hayatıyla ilgili bilgileri ifade edebilme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33488DDD" w14:textId="77777777" w:rsidR="006A0A39" w:rsidRPr="00B341F6" w:rsidRDefault="006A0A39" w:rsidP="0061381B">
+          <w:p w14:paraId="01772956" w14:textId="77777777" w:rsidR="006A0A39" w:rsidRPr="00B341F6" w:rsidRDefault="006A0A39" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01772956" w14:textId="77777777" w:rsidR="006A0A39" w:rsidRPr="00B341F6" w:rsidRDefault="006A0A39" w:rsidP="0061381B">
+          <w:p w14:paraId="537977BF" w14:textId="6C0C2EAA" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.4. Millî gün ve bayramlarda yaşadığı duyguları ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75F3BA5E" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
@@ -26541,64 +24570,64 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Al Bayrağı, Koş Bayrama)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="141A291A" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="006A0A39" w:rsidP="0061381B">
+          <w:p w14:paraId="141A291A" w14:textId="485BEF1D" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.4. Millî gün ve bayramlarda yaşadığı duyguları ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA777C7" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
@@ -27141,64 +25170,64 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(El Öpenleriniz Çok Olsun)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="608AE4B3" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="006A0A39" w:rsidP="0061381B">
+          <w:p w14:paraId="608AE4B3" w14:textId="7FDE537B" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28" w:right="72"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.4.5. Dinî gün ve bayramlarda yaşadığı duyguları ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B7499D1" w14:textId="77777777" w:rsidR="0061381B" w:rsidRPr="00B341F6" w:rsidRDefault="0061381B" w:rsidP="0061381B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
@@ -28011,72 +26040,82 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(El Öpenleriniz Çok Olsun)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7409A4E8" w14:textId="77777777" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
+          <w:p w14:paraId="7409A4E8" w14:textId="2999DE71" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00507DCD" w:rsidP="00E053C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="00507DCD">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>HB.1.4.5. Dinî gün ve bayramlarda yaşadığı duyguları ifade edebilme</w:t>
+              <w:t>HB.1.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507DCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>.5. Dinî gün ve bayramlarda yaşadığı duyguları ifade edebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31085051" w14:textId="77777777" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
@@ -28641,153 +26680,186 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Doğayla Baş Başa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="663" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B66337" w14:textId="77777777" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00B341F6">
+          <w:p w14:paraId="16B66337" w14:textId="185B2274" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00E053C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.5.1. Yakın çevresinde bulunan doğadaki varlıkları gözlemleyebilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="486" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E08E887" w14:textId="77777777" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="24A9B779" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Doğadaki varlıkları gözlemleme amacını belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2852F81A" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Doğadaki varlıklara ilişkin veri toplar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E08E887" w14:textId="1DF05754" w:rsidR="009D1B00" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>c) Doğadaki varlıklara ilişkin topladığı verileri sınıflandırarak kaydeder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66CD820B" w14:textId="7B457DED" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7502DBB3" w14:textId="77777777" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="35" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24" w:right="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>gözlem formu, kontrol listesi, çalışma yaprağı ve proje görevi, bütüncül dereceli puanlama anahtarı, grup değerlendirme formu, akran değerlendirme formu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B35DF6" w14:textId="77777777" w:rsidR="00E053C9" w:rsidRPr="00B341F6" w:rsidRDefault="00E053C9" w:rsidP="00E053C9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -30288,96 +28360,132 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Gökyüzünde Neler Var?)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A98760" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
+          <w:p w14:paraId="11A98760" w14:textId="3196D0F4" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.5.2. Modeller üzerinden gök cisimlerini karşılaştırabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBB1870" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
+          <w:p w14:paraId="2727BC1D" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...5 lines deleted...]
-              <w:t>a) Modeller üzerinden gök cisimlerinin (Güneş, Dünya ve Ay) özelliklerini belirler. b) Modeller üzerinden gök cisimlerinin (Güneş, Dünya ve Ay) benzerlik ve farklılıklarını listeler.</w:t>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Modeller üzerinden gök cisimlerinin (Güneş, Dünya ve Ay) özelliklerini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F323FD" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Modeller üzerinden gök cisimlerinin (Güneş, Dünya ve Ay) benzerliklerini listeler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FBB1870" w14:textId="3A6878E8" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>c) Modeller üzerinden gök cisimlerinin (Güneş, Dünya ve Ay) farklılıklarını listeler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37A551C3" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -32071,127 +30179,170 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.5.4. Geri dönüştürülebilen atıkları sınıflandırabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB43D50" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00A10D0C">
+          <w:p w14:paraId="41066FAE" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>a) Geri dönüştürülebilen atıkları belirler.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="13A109B8" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00A10D0C">
+              <w:t xml:space="preserve">a) Geri dönüştürülebilen atıkları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C951916" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">b) Geri dönüştürülebilen atıkları ayrıştırır. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23FEA1CD" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00A10D0C">
+          <w:p w14:paraId="42108369" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>c) Geri dönüştürülebilen atıkları adlandırır.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">c) Geri dönüştürülebilen atıkları tasnif eder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB43D50" w14:textId="5EF04193" w:rsidR="009D1B00" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="134"/>
+              </w:tabs>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>ç) Geri dönüştürülebilen atıkları etiketler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FEA1CD" w14:textId="0EB8743C" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00A10D0C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="134"/>
+              </w:tabs>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A91F3A9" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00A10D0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
@@ -32601,148 +30752,209 @@
               </w:rPr>
               <w:t>(Atma Yazık Olur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A7BAF77" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.5.4. Geri dönüştürülebilen atıkları sınıflandırabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76076775" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
+          <w:p w14:paraId="4E15B90A" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>a) Geri dönüştürülebilen atıkları belirler.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1518DDD5" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
+              <w:t xml:space="preserve">a) Geri dönüştürülebilen atıkları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3268918C" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">b) Geri dönüştürülebilen atıkları ayrıştırır. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7602DE43" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
+          <w:p w14:paraId="70A46453" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="134"/>
               </w:tabs>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B341F6">
+            <w:r w:rsidRPr="009D1B00">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>c) Geri dönüştürülebilen atıkları adlandırır.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">c) Geri dönüştürülebilen atıkları tasnif eder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA9B464" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="134"/>
+              </w:tabs>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>ç) Geri dönüştürülebilen atıkları etiketler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76076775" w14:textId="4F92CED6" w:rsidR="009D1B00" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="134"/>
+              </w:tabs>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7602DE43" w14:textId="3287532C" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="134"/>
+              </w:tabs>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67159EC8" w14:textId="77777777" w:rsidR="007A3FB7" w:rsidRPr="00B341F6" w:rsidRDefault="007A3FB7" w:rsidP="00EF238A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="354" w:type="pct"/>
@@ -33162,68 +31374,88 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.6.1. Bilimle ilgili merak ettiklerini sorabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B18C392" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
-[...16 lines deleted...]
-              <w:t>Sunulan bilimsel bir konu hakkında merak ettiği soruları sorar.</w:t>
+          <w:p w14:paraId="347AB354" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Bilim ile ilgili merak ettiği konuları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B18C392" w14:textId="030D68D0" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Bilim ile ilgili merak ettiği konular hakkında sorular sorar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1013825F" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="35" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24" w:right="36"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="10"/>
@@ -33856,112 +32088,140 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.6.2. Teknoloji ile ilgili merak ettiklerini sorabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5630E823" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
-[...60 lines deleted...]
-              <w:t>Sunulan teknolojik bir konu hakkında merak ettiği soruları sorar.</w:t>
+          <w:p w14:paraId="0F0602CD" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Bilim ile ilgili merak ettiği konuları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2566A8D0" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Bilim ile ilgili merak ettiği konular hakkında sorular sorar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEA9793" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58695B2B" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Teknoloji ile ilgili merak ettiği konuları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C8BB99" w14:textId="36C255FB" w:rsidR="009D1B00" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Teknoloji ile merak ettiği konular hakkında sorular sorar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09D1AEDB" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -34379,68 +32639,88 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.6.2. Teknoloji ile ilgili merak ettiklerini sorabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7987E48B" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
-[...16 lines deleted...]
-              <w:t>Sunulan teknolojik bir konu hakkında merak ettiği soruları sorar.</w:t>
+          <w:p w14:paraId="2BA430FC" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Teknoloji ile ilgili merak ettiği konuları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7987E48B" w14:textId="5742758B" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Teknoloji ile merak ettiği konular hakkında sorular sorar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D57B3C9" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
@@ -34968,68 +33248,88 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.6.3. Sanatla ilgili merak ettiklerini sorabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DFD8631" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
-[...16 lines deleted...]
-              <w:t>Sunulan sanatsal bir konu hakkında merak ettiği soruları sorar.</w:t>
+          <w:p w14:paraId="2F8D39A6" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Sanat ile ilgili merak ettiği konuları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DFD8631" w14:textId="51E093A6" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="00EF238A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Sanat ile ilgili merak ettiği konular hakkında sorular sorar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5211BA2D" w14:textId="77777777" w:rsidR="00C93B81" w:rsidRPr="00B341F6" w:rsidRDefault="00C93B81" w:rsidP="00EF238A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
@@ -36395,68 +34695,88 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B341F6">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>HB.1.6.3. Sanatla ilgili merak ettiklerini sorabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA84C4" w14:textId="77777777" w:rsidR="00AF596C" w:rsidRPr="00B341F6" w:rsidRDefault="00AF596C" w:rsidP="00AF596C">
-[...16 lines deleted...]
-              <w:t>Sunulan sanatsal bir konu hakkında merak ettiği soruları sorar.</w:t>
+          <w:p w14:paraId="6E2046AA" w14:textId="77777777" w:rsidR="009D1B00" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Sanat ile ilgili merak ettiği konuları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21FA84C4" w14:textId="6743C75D" w:rsidR="00AF596C" w:rsidRPr="00B341F6" w:rsidRDefault="009D1B00" w:rsidP="009D1B00">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:kinsoku w:val="0"/>
+              <w:overflowPunct w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D1B00">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>b) Sanat ile ilgili merak ettiği konular hakkında sorular sorar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="506" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C41DE9" w14:textId="77777777" w:rsidR="00AF596C" w:rsidRPr="00B341F6" w:rsidRDefault="00AF596C" w:rsidP="00AF596C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
               <w:ind w:left="24"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="10"/>
@@ -37235,61 +35555,61 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00552CEF" w:rsidRPr="007A40FE" w:rsidSect="00863BE8">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="397" w:bottom="567" w:left="397" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27DDC7EC" w14:textId="77777777" w:rsidR="007B633E" w:rsidRDefault="007B633E" w:rsidP="007A40FE">
+    <w:p w14:paraId="10460E55" w14:textId="77777777" w:rsidR="00CA39B4" w:rsidRDefault="00CA39B4" w:rsidP="007A40FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21F1E036" w14:textId="77777777" w:rsidR="007B633E" w:rsidRDefault="007B633E" w:rsidP="007A40FE">
+    <w:p w14:paraId="2D154E4C" w14:textId="77777777" w:rsidR="00CA39B4" w:rsidRDefault="00CA39B4" w:rsidP="007A40FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -37300,61 +35620,61 @@
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0195805C" w14:textId="77777777" w:rsidR="007B633E" w:rsidRDefault="007B633E" w:rsidP="007A40FE">
+    <w:p w14:paraId="67A6B065" w14:textId="77777777" w:rsidR="00CA39B4" w:rsidRDefault="00CA39B4" w:rsidP="007A40FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D68D422" w14:textId="77777777" w:rsidR="007B633E" w:rsidRDefault="007B633E" w:rsidP="007A40FE">
+    <w:p w14:paraId="626C1690" w14:textId="77777777" w:rsidR="00CA39B4" w:rsidRDefault="00CA39B4" w:rsidP="007A40FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1591"/>
       <w:gridCol w:w="4765"/>
       <w:gridCol w:w="5490"/>
       <w:gridCol w:w="4188"/>
     </w:tblGrid>
@@ -38259,98 +36579,100 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="568200020">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="773744700">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="848954468">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1425956206">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1769228549">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2094424201">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A40FE"/>
     <w:rsid w:val="00002CFC"/>
     <w:rsid w:val="00005809"/>
     <w:rsid w:val="00006463"/>
     <w:rsid w:val="00013735"/>
     <w:rsid w:val="00014785"/>
     <w:rsid w:val="00021228"/>
     <w:rsid w:val="00023788"/>
     <w:rsid w:val="00032DCA"/>
     <w:rsid w:val="00034660"/>
     <w:rsid w:val="00034E04"/>
     <w:rsid w:val="00040372"/>
     <w:rsid w:val="000607A1"/>
     <w:rsid w:val="0006343E"/>
     <w:rsid w:val="000673C2"/>
     <w:rsid w:val="00070E6B"/>
     <w:rsid w:val="00080994"/>
     <w:rsid w:val="000A215E"/>
     <w:rsid w:val="000A70B0"/>
     <w:rsid w:val="000B3AEA"/>
     <w:rsid w:val="000C0AAE"/>
     <w:rsid w:val="000C3CE3"/>
+    <w:rsid w:val="000C50F1"/>
+    <w:rsid w:val="000C63B4"/>
     <w:rsid w:val="000C68D9"/>
     <w:rsid w:val="000D2642"/>
     <w:rsid w:val="000E0755"/>
     <w:rsid w:val="000E2118"/>
     <w:rsid w:val="000E5F7B"/>
     <w:rsid w:val="000E677C"/>
     <w:rsid w:val="000E7774"/>
     <w:rsid w:val="00101611"/>
     <w:rsid w:val="00103465"/>
     <w:rsid w:val="00111C9A"/>
     <w:rsid w:val="00120A11"/>
     <w:rsid w:val="0012483B"/>
     <w:rsid w:val="001265F7"/>
     <w:rsid w:val="001329FE"/>
     <w:rsid w:val="0013545C"/>
     <w:rsid w:val="001364F7"/>
     <w:rsid w:val="00142754"/>
     <w:rsid w:val="00143107"/>
     <w:rsid w:val="0015202B"/>
     <w:rsid w:val="00153ADC"/>
     <w:rsid w:val="001555BD"/>
     <w:rsid w:val="00161964"/>
     <w:rsid w:val="0016486B"/>
     <w:rsid w:val="00166206"/>
     <w:rsid w:val="0016660B"/>
@@ -38487,50 +36809,51 @@
     <w:rsid w:val="00453028"/>
     <w:rsid w:val="00453C3A"/>
     <w:rsid w:val="00454509"/>
     <w:rsid w:val="0046366D"/>
     <w:rsid w:val="00463889"/>
     <w:rsid w:val="00467243"/>
     <w:rsid w:val="00472E0C"/>
     <w:rsid w:val="00474555"/>
     <w:rsid w:val="004746A5"/>
     <w:rsid w:val="00482F32"/>
     <w:rsid w:val="004930BA"/>
     <w:rsid w:val="004930D6"/>
     <w:rsid w:val="004933DA"/>
     <w:rsid w:val="004A159D"/>
     <w:rsid w:val="004B1B3B"/>
     <w:rsid w:val="004B7A7F"/>
     <w:rsid w:val="004C4EC3"/>
     <w:rsid w:val="004C6D9C"/>
     <w:rsid w:val="004C7EDA"/>
     <w:rsid w:val="004D558F"/>
     <w:rsid w:val="004F45AF"/>
     <w:rsid w:val="004F5174"/>
     <w:rsid w:val="004F6E1F"/>
     <w:rsid w:val="004F7814"/>
     <w:rsid w:val="00506E4F"/>
+    <w:rsid w:val="00507DCD"/>
     <w:rsid w:val="005125AD"/>
     <w:rsid w:val="005246C7"/>
     <w:rsid w:val="005334A2"/>
     <w:rsid w:val="0054114C"/>
     <w:rsid w:val="00543B49"/>
     <w:rsid w:val="00552CEF"/>
     <w:rsid w:val="0056194C"/>
     <w:rsid w:val="0056553E"/>
     <w:rsid w:val="0056609D"/>
     <w:rsid w:val="005716FD"/>
     <w:rsid w:val="00582DF4"/>
     <w:rsid w:val="00583F68"/>
     <w:rsid w:val="00584980"/>
     <w:rsid w:val="005853D9"/>
     <w:rsid w:val="005949DD"/>
     <w:rsid w:val="00597771"/>
     <w:rsid w:val="005A3C4D"/>
     <w:rsid w:val="005A54A4"/>
     <w:rsid w:val="005B0CC9"/>
     <w:rsid w:val="005C4CF4"/>
     <w:rsid w:val="005C61D4"/>
     <w:rsid w:val="005C7692"/>
     <w:rsid w:val="005D4F59"/>
     <w:rsid w:val="005D6F3B"/>
     <w:rsid w:val="005E2635"/>
@@ -38653,50 +36976,51 @@
     <w:rsid w:val="00923065"/>
     <w:rsid w:val="00927C78"/>
     <w:rsid w:val="00936696"/>
     <w:rsid w:val="00942959"/>
     <w:rsid w:val="00952B92"/>
     <w:rsid w:val="00952D75"/>
     <w:rsid w:val="009567F8"/>
     <w:rsid w:val="009576FE"/>
     <w:rsid w:val="009600A2"/>
     <w:rsid w:val="00961C30"/>
     <w:rsid w:val="009668A7"/>
     <w:rsid w:val="00971B6E"/>
     <w:rsid w:val="00972045"/>
     <w:rsid w:val="009744C3"/>
     <w:rsid w:val="00976E1A"/>
     <w:rsid w:val="009805DE"/>
     <w:rsid w:val="00984414"/>
     <w:rsid w:val="00985228"/>
     <w:rsid w:val="0099294A"/>
     <w:rsid w:val="009970AF"/>
     <w:rsid w:val="009A1D70"/>
     <w:rsid w:val="009A2153"/>
     <w:rsid w:val="009B2223"/>
     <w:rsid w:val="009C0BC1"/>
     <w:rsid w:val="009C10B4"/>
+    <w:rsid w:val="009D1B00"/>
     <w:rsid w:val="009D39DC"/>
     <w:rsid w:val="009D403D"/>
     <w:rsid w:val="009F0196"/>
     <w:rsid w:val="009F2348"/>
     <w:rsid w:val="009F71EE"/>
     <w:rsid w:val="00A0047B"/>
     <w:rsid w:val="00A01DE8"/>
     <w:rsid w:val="00A04B6E"/>
     <w:rsid w:val="00A06AEA"/>
     <w:rsid w:val="00A06D43"/>
     <w:rsid w:val="00A10A65"/>
     <w:rsid w:val="00A10D0C"/>
     <w:rsid w:val="00A12493"/>
     <w:rsid w:val="00A16030"/>
     <w:rsid w:val="00A161E8"/>
     <w:rsid w:val="00A20092"/>
     <w:rsid w:val="00A205EA"/>
     <w:rsid w:val="00A2322B"/>
     <w:rsid w:val="00A31B15"/>
     <w:rsid w:val="00A320DD"/>
     <w:rsid w:val="00A37A49"/>
     <w:rsid w:val="00A41844"/>
     <w:rsid w:val="00A43E07"/>
     <w:rsid w:val="00A52746"/>
     <w:rsid w:val="00A52AFC"/>
@@ -38758,50 +37082,51 @@
     <w:rsid w:val="00BD5E80"/>
     <w:rsid w:val="00BE5099"/>
     <w:rsid w:val="00BF029E"/>
     <w:rsid w:val="00BF252C"/>
     <w:rsid w:val="00BF4693"/>
     <w:rsid w:val="00C01853"/>
     <w:rsid w:val="00C03CA6"/>
     <w:rsid w:val="00C0524F"/>
     <w:rsid w:val="00C13FD4"/>
     <w:rsid w:val="00C15EF1"/>
     <w:rsid w:val="00C24BC3"/>
     <w:rsid w:val="00C31209"/>
     <w:rsid w:val="00C42610"/>
     <w:rsid w:val="00C43705"/>
     <w:rsid w:val="00C45DEA"/>
     <w:rsid w:val="00C50324"/>
     <w:rsid w:val="00C5110B"/>
     <w:rsid w:val="00C53008"/>
     <w:rsid w:val="00C658E3"/>
     <w:rsid w:val="00C67745"/>
     <w:rsid w:val="00C70FF5"/>
     <w:rsid w:val="00C81CB5"/>
     <w:rsid w:val="00C93B81"/>
     <w:rsid w:val="00C942BF"/>
     <w:rsid w:val="00C96CF7"/>
+    <w:rsid w:val="00CA39B4"/>
     <w:rsid w:val="00CA7277"/>
     <w:rsid w:val="00CB1268"/>
     <w:rsid w:val="00CB2187"/>
     <w:rsid w:val="00CC0C1E"/>
     <w:rsid w:val="00CE10CE"/>
     <w:rsid w:val="00CE261A"/>
     <w:rsid w:val="00CF241A"/>
     <w:rsid w:val="00D01795"/>
     <w:rsid w:val="00D03D8E"/>
     <w:rsid w:val="00D075C5"/>
     <w:rsid w:val="00D431A0"/>
     <w:rsid w:val="00D438A5"/>
     <w:rsid w:val="00D52FD8"/>
     <w:rsid w:val="00D53887"/>
     <w:rsid w:val="00D539E4"/>
     <w:rsid w:val="00D57F70"/>
     <w:rsid w:val="00D624C2"/>
     <w:rsid w:val="00D63E83"/>
     <w:rsid w:val="00D7114F"/>
     <w:rsid w:val="00D741DD"/>
     <w:rsid w:val="00D768C9"/>
     <w:rsid w:val="00D82158"/>
     <w:rsid w:val="00D909E2"/>
     <w:rsid w:val="00D93EC4"/>
     <w:rsid w:val="00D953F1"/>
@@ -39803,69 +38128,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDC63FBC-EF8A-4F5D-A754-FA2A70442256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3378</Words>
-  <Characters>19260</Characters>
+  <Words>3355</Words>
+  <Characters>19125</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>160</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hayat Bilgisi Yıllık Plan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22593</CharactersWithSpaces>
+  <CharactersWithSpaces>22436</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Hayat Bilgisi Yıllık Plan</dc:title>
   <dc:subject/>
   <dc:creator>Muhammet Bozkurt;www.mbsunu.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>