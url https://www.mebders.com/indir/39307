--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="50"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="16155" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1444"/>
         <w:gridCol w:w="563"/>
         <w:gridCol w:w="1661"/>
         <w:gridCol w:w="4549"/>
         <w:gridCol w:w="2259"/>
         <w:gridCol w:w="1650"/>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="1554"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C45D85" w:rsidRPr="00E234A8" w14:paraId="2136AAF6" w14:textId="77777777" w:rsidTr="00E234A8">
         <w:trPr>
@@ -629,77 +629,68 @@
           </w:p>
           <w:p w14:paraId="69BF9C19" w14:textId="32DEFEB1" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="00E234A8" w:rsidP="00E234A8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6 KASIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D44AEA" w14:textId="3A993F81" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="00F72CC6" w:rsidP="00E234A8">
-[...25 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="76D44AEA" w14:textId="5D947A59" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="003C2089" w:rsidP="00E234A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E363D8B" w14:textId="77777777" w:rsidR="00F84F7A" w:rsidRPr="00E234A8" w:rsidRDefault="00F84F7A" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="0000CC"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48426408" w14:textId="77777777" w:rsidR="00F84F7A" w:rsidRPr="00E234A8" w:rsidRDefault="00F84F7A" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="0000CC"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -937,51 +928,131 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öğrenme çıktıları gözlem formları, kontrol listeleri, öz/akran ve grup değerlendirme formu ile portfolyo kullanılarak değerlendirilebilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68D514D8" w14:textId="4FF26571" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="007807F9" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Temel hareket becerilerini içeren kontrol listeleri oluşturulup, öğrencilerin gelişimleri ile ilgili haftalık veya aylık raporlar hazırlanarak portfolyo oluşturulabilir. Portfolyolar derece- lendirme ölçeği ile değerlendirilebilir. Çeşitli spor malzemelerini (koni, hulohop, antren- man merdiveni, minder, farklı spor branşlarına ait toplar, raketler vb.) kullanmayı gerekti- ren parkur hazırlama performans görevi olarak verilebilir. Performans görevinin değerlen- dirmesinde analitik dereceli puanlama anahtarı kullanılabilir.</w:t>
+              <w:t xml:space="preserve">Temel hareket becerilerini içeren kontrol listeleri oluşturulup, öğrencilerin gelişimleri ile ilgili haftalık veya aylık raporlar hazırlanarak portfolyo oluşturulabilir. Portfolyolar derece- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lendirme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ölçeği ile değerlendirilebilir. Çeşitli spor malzemelerini (koni, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hulohop</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, antren- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>man</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> merdiveni, minder, farklı spor branşlarına ait toplar, raketler vb.) kullanmayı gerekti- ren parkur hazırlama performans görevi olarak verilebilir. Performans görevinin değerlen- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dirmesinde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> analitik dereceli puanlama anahtarı kullanılabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2EAAD557" w14:textId="77777777" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="007807F9" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1277,51 +1348,71 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zenginleştirme</w:t>
             </w:r>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Öğrencilerden kendi gruplarını oluşturmaları istenerek yer değiştirme, nesne kontrolü ve denge hareketlerinden bir seri oluşturmaları; sergilenen farklı hareket serilerini gözlemle- yerek analiz etmeleri istenebilir. Temel hareket becerileri birleştirilerek öğrencilerin ardı- şık hareketlerden oluşan parkurlarda hareketleri uygulamaları sağlanabilir.</w:t>
+              <w:t xml:space="preserve"> Öğrencilerden kendi gruplarını oluşturmaları istenerek yer değiştirme, nesne kontrolü ve denge hareketlerinden bir seri oluşturmaları; sergilenen farklı hareket serilerini gözlemle- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>yerek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> analiz etmeleri istenebilir. Temel hareket becerileri birleştirilerek öğrencilerin ardı- şık hareketlerden oluşan parkurlarda hareketleri uygulamaları sağlanabilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="574ABA98" w14:textId="77777777" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="007807F9" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07B2B9F0" w14:textId="1A0F8CDE" w:rsidR="007807F9" w:rsidRPr="00E234A8" w:rsidRDefault="007807F9" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
@@ -2917,88 +3008,128 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31DAC6C0" w14:textId="77777777" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Öğrenme çıktıları gözlem formları, öz değerlendirme, akran değerlendirme ve grup değer- lendirme formu kullanılarak değerlendirilebilir.</w:t>
+              <w:t xml:space="preserve">Öğrenme çıktıları gözlem formları, öz değerlendirme, akran değerlendirme ve grup değer- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lendirme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> formu kullanılarak değerlendirilebilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="034806B9" w14:textId="6DC918FF" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>“En Sevdiğim Oyunu Tanıtıyorum”, “Kendi Oyunumu Üretiyorum”, “Ailemle Oynuyorum” gibi başlıklarla yeni oyun tasarlama ve sunma ya da geleneksel ç</w:t>
             </w:r>
             <w:r w:rsidR="00EA2C76" w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ocuk oyunlarıyla ilgili perfor</w:t>
             </w:r>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>mans görevi verilebilir. Performans görevlerinin değerlendirilmesinde analitik dereceli pu- anlama anahtarı kullanılabilir.</w:t>
+              <w:t xml:space="preserve">mans görevi verilebilir. Performans görevlerinin değerlendirilmesinde analitik dereceli </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- anlama anahtarı kullanılabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="7BDE76B9" w14:textId="77777777" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3481,51 +3612,71 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25D6E426" w14:textId="25D3CE3E" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Oyun ve fiziksel aktivitelerde hareket kavramlarının alt bileşenlerine özgü yaşantılar sunu- larak farklı hareket kavramları ve becerileri ilişkilendirmeleri istenebilir.</w:t>
+              <w:t xml:space="preserve">Oyun ve fiziksel aktivitelerde hareket kavramlarının alt bileşenlerine özgü yaşantılar sunu- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>larak</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> farklı hareket kavramları ve becerileri ilişkilendirmeleri istenebilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FFB571A" w14:textId="77777777" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hakemlik, liderlik gibi farklı roller verilerek arkadaşlarının oyunlarda kuralları uygulayabil- me durumları kontrol ettirilebilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28495D5C" w14:textId="77777777" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -7436,51 +7587,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Öğrenme çıktıları açık uçlu sorular, çalışma kâğıdı, gözlem ve öz değerlendirme formları, kontrol listeleri, kavram analizi şeması ve portfolyo kullanılarak değerlendirilebilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="376F8328" w14:textId="77777777" w:rsidR="007C67D5" w:rsidRPr="00E234A8" w:rsidRDefault="007C67D5" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Fiziksel aktivite hedefleri ile ilgili günlük tutularak portfolyolar oluşturulur. Portfolyolar de- recelendirme ölçeği ile değerlendirilebilir. Fiziksel aktivite ve sağlık konulu araştırma öde- vi, fiziksel aktivite günlüğü tutma, fiziksel aktivite ile ilgili pano hazırlama ve günlük atılan adım sayısının takibi ile ilgili performans görevleri verilebilir; görevlerin değerlendirilme- sinde analitik dereceli puanlama anahtarı kullanılabilir.</w:t>
+              <w:t xml:space="preserve">Fiziksel aktivite hedefleri ile ilgili günlük tutularak portfolyolar oluşturulur. Portfolyolar de- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recelendirme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ölçeği ile değerlendirilebilir. Fiziksel aktivite ve sağlık konulu araştırma öde- vi, fiziksel aktivite günlüğü tutma, fiziksel aktivite ile ilgili pano hazırlama ve günlük atılan adım sayısının takibi ile ilgili performans görevleri verilebilir; görevlerin değerlendirilme- sinde analitik dereceli puanlama anahtarı kullanılabilir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4C075E70" w14:textId="77777777" w:rsidR="007C67D5" w:rsidRPr="00E234A8" w:rsidRDefault="007C67D5" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8015,51 +8186,71 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>belirlemeleri ve takip edilmeleri sağlanabilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19CF388F" w14:textId="77777777" w:rsidR="007C67D5" w:rsidRPr="00E234A8" w:rsidRDefault="007C67D5" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Öğrencilerin oyun ve fiziksel aktiviteler sırasında güvenli ortam oluşturabilmelerine des- tek sağlamak için basit yönergeler hazırlanabilir.</w:t>
+              <w:t xml:space="preserve">Öğrencilerin oyun ve fiziksel aktiviteler sırasında güvenli ortam oluşturabilmelerine </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>des</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E234A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- tek sağlamak için basit yönergeler hazırlanabilir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DB985CA" w14:textId="6F1C9B22" w:rsidR="007C67D5" w:rsidRPr="00E234A8" w:rsidRDefault="007C67D5" w:rsidP="00E234A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Temel ilk yardım konularında görsel içerik, fotoğraf ve video</w:t>
             </w:r>
             <w:r w:rsidR="00DB7557" w:rsidRPr="00E234A8">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -10850,51 +11041,75 @@
     </w:p>
     <w:p w14:paraId="5094E783" w14:textId="77777777" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7344"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E234A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
-        <w:t xml:space="preserve">               2-A Sınıf Öğretmeni                                   2-B  Sınıf Öğretmeni                         2-C Sınıf Öğretmeni                                 2-D Sınıf Öğretmeni                      2-E Sınıf Öğretmeni</w:t>
+        <w:t xml:space="preserve">               2-A Sınıf Öğretmeni                                   2-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E234A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>B  Sınıf</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E234A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Öğretmeni                         2-C Sınıf Öğretmeni                                 2-D Sınıf Öğretmeni                      2-E Sınıf Öğretmeni</w:t>
       </w:r>
       <w:r w:rsidRPr="00E234A8">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8262FB" w14:textId="77777777" w:rsidR="00DB7557" w:rsidRPr="00E234A8" w:rsidRDefault="00DB7557" w:rsidP="00E234A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7344"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -11113,63 +11328,63 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C67D5" w:rsidRPr="00E52027" w:rsidSect="003C3530">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="142" w:left="284" w:header="227" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CBB5965" w14:textId="77777777" w:rsidR="0072297E" w:rsidRDefault="0072297E" w:rsidP="008D6516">
+    <w:p w14:paraId="66763A5B" w14:textId="77777777" w:rsidR="00CD75BA" w:rsidRDefault="00CD75BA" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1125CFBB" w14:textId="77777777" w:rsidR="0072297E" w:rsidRDefault="0072297E" w:rsidP="008D6516">
+    <w:p w14:paraId="654BCEAC" w14:textId="77777777" w:rsidR="00CD75BA" w:rsidRDefault="00CD75BA" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11190,76 +11405,76 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Barlow">
     <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Barlow Light">
     <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C51C839" w14:textId="77777777" w:rsidR="0072297E" w:rsidRDefault="0072297E" w:rsidP="008D6516">
+    <w:p w14:paraId="3C24CA4A" w14:textId="77777777" w:rsidR="00CD75BA" w:rsidRDefault="00CD75BA" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D5C1090" w14:textId="77777777" w:rsidR="0072297E" w:rsidRDefault="0072297E" w:rsidP="008D6516">
+    <w:p w14:paraId="19E3C4D8" w14:textId="77777777" w:rsidR="00CD75BA" w:rsidRDefault="00CD75BA" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D9AA9DA" w14:textId="4459BB72" w:rsidR="00560CB0" w:rsidRPr="007C2169" w:rsidRDefault="00866685" w:rsidP="00715171">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>………………..</w:t>
     </w:r>
     <w:r w:rsidR="00560CB0">
@@ -11343,58 +11558,71 @@
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00566EE0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>BEDEN EĞİTİMİ VE OYUN</w:t>
     </w:r>
     <w:r w:rsidRPr="007C2169">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
-      <w:t xml:space="preserve"> YILLIK  PLANI</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="007C2169">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>YILLIK  PLANI</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F22A6A3" w14:textId="61FD4DDF" w:rsidR="00560CB0" w:rsidRPr="00112BE1" w:rsidRDefault="00866685" w:rsidP="00112BE1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
@@ -11443,67 +11671,69 @@
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00112BE1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">2.SINIFLAR </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t xml:space="preserve">BEDEN EĞİTİMİ VE OYUN </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00112BE1">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:t>YILLIK  PLANI</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="B11844C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98DFF97E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -11681,51 +11911,52 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="544290155">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1633170105">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="309754418">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1557473765">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D6516"/>
     <w:rsid w:val="00002110"/>
@@ -11826,50 +12057,51 @@
     <w:rsid w:val="003368EA"/>
     <w:rsid w:val="00342A40"/>
     <w:rsid w:val="00344919"/>
     <w:rsid w:val="00344DC2"/>
     <w:rsid w:val="00347F70"/>
     <w:rsid w:val="00351BBD"/>
     <w:rsid w:val="00354F97"/>
     <w:rsid w:val="00356868"/>
     <w:rsid w:val="003600A6"/>
     <w:rsid w:val="00360895"/>
     <w:rsid w:val="00363E28"/>
     <w:rsid w:val="00366CB3"/>
     <w:rsid w:val="0037378E"/>
     <w:rsid w:val="00380E89"/>
     <w:rsid w:val="0038116E"/>
     <w:rsid w:val="0038362B"/>
     <w:rsid w:val="00385351"/>
     <w:rsid w:val="003922AF"/>
     <w:rsid w:val="0039251A"/>
     <w:rsid w:val="00392525"/>
     <w:rsid w:val="003A3DCC"/>
     <w:rsid w:val="003A69A1"/>
     <w:rsid w:val="003B06FF"/>
     <w:rsid w:val="003B0CA8"/>
     <w:rsid w:val="003B2D12"/>
+    <w:rsid w:val="003C2089"/>
     <w:rsid w:val="003C3530"/>
     <w:rsid w:val="003C7CDA"/>
     <w:rsid w:val="003D35CC"/>
     <w:rsid w:val="003D6B57"/>
     <w:rsid w:val="003D7F18"/>
     <w:rsid w:val="003F0579"/>
     <w:rsid w:val="003F4C2A"/>
     <w:rsid w:val="004104F6"/>
     <w:rsid w:val="00414E34"/>
     <w:rsid w:val="004178B2"/>
     <w:rsid w:val="00424884"/>
     <w:rsid w:val="004275BD"/>
     <w:rsid w:val="004322D0"/>
     <w:rsid w:val="00442677"/>
     <w:rsid w:val="0044464F"/>
     <w:rsid w:val="00474EE0"/>
     <w:rsid w:val="004830F6"/>
     <w:rsid w:val="00483B0F"/>
     <w:rsid w:val="00497231"/>
     <w:rsid w:val="004A09D1"/>
     <w:rsid w:val="004A2D37"/>
     <w:rsid w:val="004A3D32"/>
     <w:rsid w:val="004A56BA"/>
     <w:rsid w:val="004A5B1B"/>
     <w:rsid w:val="004B7E2B"/>
@@ -12159,50 +12391,51 @@
     <w:rsid w:val="00C06E5D"/>
     <w:rsid w:val="00C07EF2"/>
     <w:rsid w:val="00C22A22"/>
     <w:rsid w:val="00C26315"/>
     <w:rsid w:val="00C26D41"/>
     <w:rsid w:val="00C4167D"/>
     <w:rsid w:val="00C43391"/>
     <w:rsid w:val="00C45D85"/>
     <w:rsid w:val="00C471BE"/>
     <w:rsid w:val="00C51B90"/>
     <w:rsid w:val="00C54BCA"/>
     <w:rsid w:val="00C63163"/>
     <w:rsid w:val="00C71F69"/>
     <w:rsid w:val="00C7323B"/>
     <w:rsid w:val="00C74691"/>
     <w:rsid w:val="00C82964"/>
     <w:rsid w:val="00C842C4"/>
     <w:rsid w:val="00C9362A"/>
     <w:rsid w:val="00C96D7C"/>
     <w:rsid w:val="00C97E7A"/>
     <w:rsid w:val="00CB72B0"/>
     <w:rsid w:val="00CC1AEF"/>
     <w:rsid w:val="00CC4B3B"/>
     <w:rsid w:val="00CD3E9E"/>
     <w:rsid w:val="00CD551E"/>
+    <w:rsid w:val="00CD75BA"/>
     <w:rsid w:val="00CE033D"/>
     <w:rsid w:val="00CE04A2"/>
     <w:rsid w:val="00CE4191"/>
     <w:rsid w:val="00CE489D"/>
     <w:rsid w:val="00CE5CB5"/>
     <w:rsid w:val="00CE751D"/>
     <w:rsid w:val="00CF1BC9"/>
     <w:rsid w:val="00CF2C8F"/>
     <w:rsid w:val="00CF3429"/>
     <w:rsid w:val="00CF44AE"/>
     <w:rsid w:val="00CF4C3D"/>
     <w:rsid w:val="00D00EEA"/>
     <w:rsid w:val="00D034F0"/>
     <w:rsid w:val="00D0646C"/>
     <w:rsid w:val="00D06B1A"/>
     <w:rsid w:val="00D07108"/>
     <w:rsid w:val="00D104A5"/>
     <w:rsid w:val="00D12B26"/>
     <w:rsid w:val="00D168E8"/>
     <w:rsid w:val="00D22460"/>
     <w:rsid w:val="00D237E7"/>
     <w:rsid w:val="00D35333"/>
     <w:rsid w:val="00D36696"/>
     <w:rsid w:val="00D43420"/>
     <w:rsid w:val="00D43AD2"/>
@@ -12216,50 +12449,51 @@
     <w:rsid w:val="00D77AE1"/>
     <w:rsid w:val="00D82E52"/>
     <w:rsid w:val="00D93DCB"/>
     <w:rsid w:val="00D94632"/>
     <w:rsid w:val="00DA6B37"/>
     <w:rsid w:val="00DA7CA3"/>
     <w:rsid w:val="00DA7E3F"/>
     <w:rsid w:val="00DB18FA"/>
     <w:rsid w:val="00DB7557"/>
     <w:rsid w:val="00DB7D35"/>
     <w:rsid w:val="00DC1030"/>
     <w:rsid w:val="00DC2566"/>
     <w:rsid w:val="00DC356D"/>
     <w:rsid w:val="00DD16B9"/>
     <w:rsid w:val="00DD2969"/>
     <w:rsid w:val="00DD760B"/>
     <w:rsid w:val="00DE4B65"/>
     <w:rsid w:val="00DF3302"/>
     <w:rsid w:val="00DF63D1"/>
     <w:rsid w:val="00DF78C2"/>
     <w:rsid w:val="00DF7A07"/>
     <w:rsid w:val="00E0273E"/>
     <w:rsid w:val="00E06601"/>
     <w:rsid w:val="00E069D5"/>
     <w:rsid w:val="00E13B59"/>
+    <w:rsid w:val="00E1471D"/>
     <w:rsid w:val="00E16C24"/>
     <w:rsid w:val="00E20B6B"/>
     <w:rsid w:val="00E234A8"/>
     <w:rsid w:val="00E24CB4"/>
     <w:rsid w:val="00E3419A"/>
     <w:rsid w:val="00E40E64"/>
     <w:rsid w:val="00E41BD0"/>
     <w:rsid w:val="00E52027"/>
     <w:rsid w:val="00E524B8"/>
     <w:rsid w:val="00E54078"/>
     <w:rsid w:val="00E56D85"/>
     <w:rsid w:val="00E57597"/>
     <w:rsid w:val="00E609F2"/>
     <w:rsid w:val="00E61B6D"/>
     <w:rsid w:val="00E642FA"/>
     <w:rsid w:val="00E652B8"/>
     <w:rsid w:val="00E67895"/>
     <w:rsid w:val="00E74DEE"/>
     <w:rsid w:val="00E76C6B"/>
     <w:rsid w:val="00E7794A"/>
     <w:rsid w:val="00E83722"/>
     <w:rsid w:val="00E854EE"/>
     <w:rsid w:val="00EA2C76"/>
     <w:rsid w:val="00EA6052"/>
     <w:rsid w:val="00EB45D5"/>