--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -1,3005 +1,28156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="KlavuzTablo3-Vurgu5"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2682"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="4716"/>
+        <w:gridCol w:w="1281"/>
+        <w:gridCol w:w="2277"/>
+        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="997"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="208C1BBB" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="04162DB9" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11263" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E4C5FB" w14:textId="7293367E" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026/2027 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>HAYAT BİLGİSİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DERSİ YILLIK TEMA DAĞILIMI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="5204368B" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A109DD7" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8410D5" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>TEMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2786790C" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDE87A4" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BAŞLAMA TARİHİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="300686F4" w14:textId="1C562AA9" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BİTİŞ TARİHİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05741988" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SÜRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="0D8D90E4" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AD5EEC" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.DÖNEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="441F30D7" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-BEN VE OKULUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA18F47" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00029B92" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  14 EYLÜL 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F16DE6B" w14:textId="793D88C6" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23 EKİM 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B5F996C" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="240F1F80" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFC2757" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="067DE40A" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-SAĞLIĞIM VE GÜVENLİĞİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A20649" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D7F044" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  26 EKİM 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6729410F" w14:textId="026C3D8A" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 ARALIK 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B1CCEB" w14:textId="2E1F89DA" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="00D76946" w:rsidP="00D76946">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="242F9EA6" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="733839F4" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F143848" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3-AİLEM VE TOPLUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BFF8B3" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B4BD00" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  14 ARALIK 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C377E6" w14:textId="3E07B381" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DB96A9" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="18A5CAE7" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E60432" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="003BCD5B" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1141D1B6" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2516E8B2" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  12 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE9B1A2" w14:textId="4BDB0988" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15 ARALIK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72509660" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="7088590E" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B65B44B" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C279CF" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*DÖNEM SONU FAALİYETLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC7EEDC" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63236714" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  18 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60365F87" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FBA226" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="28C7E391" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CD5257" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.DÖNEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DCAEF2" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4-YAŞADIĞIM YER VE ÜLKEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71303D7F" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B42B31" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  08 ŞUBAT 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E9F2F5" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02 NİSAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1A7A06" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="7572667D" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1771EBAC" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086AEF98" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-DOĞA VE ÇEVRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09763FFC" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18816F01" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  05 NİSAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388C45A4" w14:textId="207DCAAA" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="007D3EFB" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="0002136C" w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MAYIS 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78587AF8" w14:textId="4F9C6070" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="007D3EFB" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="1EDD2655" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D2C6EA" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7125E26F" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6-BİLİM, TEKNOLOJİ VE SANAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="556CBDF3" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BFF668" w14:textId="401BEE16" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="007D3EFB">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="007D3EFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MAYIS 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5CD989" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="471229DF" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="311E22E7" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="251447F3" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1618EA2E" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>* OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DCA354" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F72A555" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  15 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3D8339" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDFF747" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0002136C" w:rsidRPr="00CA1566" w14:paraId="53537804" w14:textId="77777777" w:rsidTr="0002136C">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C2DD607" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3578A9C7" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>* YIL SONU FAALİYETLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71160C09" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D89FD1" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  22 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1277FA28" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC4934B" w14:textId="77777777" w:rsidR="0002136C" w:rsidRPr="00CA1566" w:rsidRDefault="0002136C" w:rsidP="0002136C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA1566">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Tahoma"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="34F44930" w14:textId="2D098E64" w:rsidR="0002136C" w:rsidRDefault="0002136C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:hAnsi="TemelYazi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="700498DF" wp14:editId="1B561CA6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>474980</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4498340</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9227820" cy="2164080"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Dikdörtgen 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9227820" cy="2164080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4472C4">
+                              <a:shade val="50000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="53994B44" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00707974" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00707974">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>P</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>lanın</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00707974">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Uygulanması Hakkında Açıklamalar</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2525A37C" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2026 Türkçe öğretim programına uygun hazırlanmıştır. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="22B16B6E" w14:textId="0E8D540B" w:rsidR="000E27D7" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2026-2027 yılı 37 hafta ve 180,5 iş günüdür. Hayat bilgisi programında öğrenme çıktıları için öngörülen süre </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005D7413">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">okul temelli planlama </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">dahil 144 saattir. Bakanlık tarafından dönem sonlarında birer hafta uygulanan dönem sonu faaliyet haftaları nedeniyle 8 ders saati, bayram tatilleri nedeniyle 6 ders saati toplam 14 ders saati açıkta kalmaktadır. Bu nedenle Programda Ailem ve Toplum öğrenme alanı 17 ders saati (öngörülen 20 saat), </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Bilim,Teknoloji</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ve Sanat öğrenme alanı 15 saat (öngörülen 18 saat) olarak düzenlenmiştir.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0B73163C" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00E1335C" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Okul temelli planlama her dönem üçer saat olarak dönemin son haftalarına ayarlanmıştır. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="700498DF" id="Dikdörtgen 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:37.4pt;margin-top:354.2pt;width:726.6pt;height:170.4pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsB7EqaQIAAM8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0YbpMGdYogRYcB&#10;RVugLXpWZCkWoK9RSuzu14+SnTbodhqWg0KJ1KP4+Oir68FochAQlLMNnZ2VlAjLXavsrqEvz7ff&#10;FpSEyGzLtLOioW8i0OvV1y9XvV+KynVOtwIIgtiw7H1Duxj9sigC74Rh4cx5YdEpHRgWcQu7ogXW&#10;I7rRRVWWF0XvoPXguAgBT29GJ11lfCkFjw9SBhGJbii+LeYV8rpNa7G6YssdMN8pPj2D/cMrDFMW&#10;k75D3bDIyB7UH1BGcXDByXjGnSmclIqLXANWMys/VfPUMS9yLUhO8O80hf8Hy+8PT/4RkIbeh2VA&#10;M1UxSDDpH99HhkzW2ztZYoiE4+FlVc0XFXLK0VfNLupykeksPq57CPG7cIYko6GA3cgkscNdiJgS&#10;Q48hKZt1t0rr3BFtSY9yquZlSsBQGFKziKbxbUOD3VHC9A4VxyNkyOC0atP1BBRgt91oIAeGXa/r&#10;ebWpx6COtWI8PS/xl7qPb5jCR/sUJz3uhoVuvJJTjIIxKqJqtTINXSSgI5K2Kb3IuptK/KA1WXHY&#10;DhPXW9e+PQIBN2oyeH6rMN8dC/GRAYoQK8fBig+4SO2QDjdZlHQOfv3tPMWjNtBLSY+iRqp+7hkI&#10;SvQPi6q5nNV1moK8qc/nqX1w6tmeeuzebBwyOMMR9jybKT7qoynBmVecv3XKii5mOeYemzJtNnEc&#10;NpxgLtbrHIbK9yze2SfPE3iiLDH9PLwy8JNWIsrs3h0HgC0/SWaMHUWz3kcnVdZTonjkFZuZNjg1&#10;ua3ThKexPN3nqI/v0Oo3AAAA//8DAFBLAwQUAAYACAAAACEA2FF/teEAAAAMAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1awKEEKdCFATcoFTq1Y3dOBCvo9hpw9+zPcFpdzWj&#10;2TflYvId29shtgEVzGcCmMU6mBYbBevP58scWEwaje4CWgU/NsKiOj0pdWHCAT/sfpUaRiEYC63A&#10;pdQXnMfaWa/jLPQWSduFwetE59BwM+gDhfuOSyFuuNct0gene/vobP29Gr2CF1xulle7i9G9fW2y&#10;96e5XMtXr9T52fRwDyzZKf2Z4YhP6FAR0zaMaCLrFNxmRJ5oijwDdjRcy5zabWkT2Z0EXpX8f4nq&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKwHsSppAgAAzwQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhRf7XhAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="53994B44" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00707974" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00707974">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>P</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>lanın</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00707974">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Uygulanması Hakkında Açıklamalar</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2525A37C" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2026 Türkçe öğretim programına uygun hazırlanmıştır. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="22B16B6E" w14:textId="0E8D540B" w:rsidR="000E27D7" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2026-2027 yılı 37 hafta ve 180,5 iş günüdür. Hayat bilgisi programında öğrenme çıktıları için öngörülen süre </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005D7413">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">okul temelli planlama </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">dahil 144 saattir. Bakanlık tarafından dönem sonlarında birer hafta uygulanan dönem sonu faaliyet haftaları nedeniyle 8 ders saati, bayram tatilleri nedeniyle 6 ders saati toplam 14 ders saati açıkta kalmaktadır. Bu nedenle Programda Ailem ve Toplum öğrenme alanı 17 ders saati (öngörülen 20 saat), </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Bilim,Teknoloji</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ve Sanat öğrenme alanı 15 saat (öngörülen 18 saat) olarak düzenlenmiştir.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0B73163C" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00E1335C" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Andika" w:hAnsi="Andika" w:cs="Andika"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Okul temelli planlama her dönem üçer saat olarak dönemin son haftalarına ayarlanmıştır. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26849D87" wp14:editId="724D9B9E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>472440</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>136525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9288780" cy="1280160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Dikdörtgen 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9288780" cy="1280160"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="201F811D" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="008A6940" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A6940">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>2.SINIF</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73A90B53" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="008A6940" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A6940">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>2026-2027 EĞİTİM ÖĞRETİM YILI</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37246E88" w14:textId="0C5E4E44" w:rsidR="000E27D7" w:rsidRPr="008A6940" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>HAYAT BİLGİSİ</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A6940">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> YILLIK PLAN </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="26849D87" id="Dikdörtgen 6" o:spid="_x0000_s1027" style="position:absolute;margin-left:37.2pt;margin-top:10.75pt;width:731.4pt;height:100.8pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYdWvkdwIAAEkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HfaRBnSJo0WFA&#10;0RZrh54VWaoNyKJGKbGzXz9KdpyuLXYY5oMs8fGR+kjq4rJvDdsq9A3YkhdHOWfKSqga+1LyH083&#10;X+ac+SBsJQxYVfKd8vxy+fnTRecWagY1mEohIxDrF50reR2CW2SZl7VqhT8CpywpNWArAh3xJatQ&#10;dITemmyW56dZB1g5BKm8J+n1oOTLhK+1kuFea68CMyWn3EJaMa3ruGbLC7F4QeHqRo5piH/IohWN&#10;paAT1LUIgm2weQfVNhLBgw5HEtoMtG6kSneg2xT5m9s81sKpdBcix7uJJv//YOXd9tE9INHQOb/w&#10;tI236DW28U/5sT6RtZvIUn1gkoTns/n8bE6cStIVs3lenCY6s4O7Qx++KmhZ3JQcqRqJJLG99YFC&#10;kuneJEazcNMYkypi7B8CMoyS7JBj2oWdUdHO2O9Ks6airGYpQGofdWWQbQUVXkipbCgGVS0qNYhP&#10;cvpiBxD85JFOCTAia0powh4BYmu+xx5gRvvoqlL3Tc753xIbnCePFBlsmJzbxgJ+BGDoVmPkwX5P&#10;0kBNZCn06564oRpFyyhZQ7V7QIYwTIN38qahAt0KHx4EUvtTUWmkwz0t2kBXchh3nNWAvz6SR3vq&#10;StJy1tE4ldz/3AhUnJlvlvr1vDg+jvOXDscnZzM64GvN+rXGbtoroMIV9Hg4mbbRPpj9ViO0zzT5&#10;qxiVVMJKil1yGXB/uArDmNPbIdVqlcxo5pwIt/bRyQgeeY4N+NQ/C3RjlwZq8DvYj55YvGnWwTZ6&#10;WlhtAugmdfKB17ECNK+plca3JT4Ir8/J6vACLn8DAAD//wMAUEsDBBQABgAIAAAAIQCXDe4z3wAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJO0pVUapwIkhFAPiAJ3x94m&#10;UeN1ZDs/fXvcExxnZzTzbbGfTcdGdL61JCBdJMCQlNUt1QK+v14ftsB8kKRlZwkFXNDDvry9KWSu&#10;7USfOB5DzWIJ+VwKaELoc869atBIv7A9UvRO1hkZonQ1105Osdx0PEuSR25kS3GhkT2+NKjOx8EI&#10;+LGn58moit7Hy0c7vB2cUtuDEPd389MOWMA5/IXhih/RoYxMlR1Ie9YJ2KxWMSkgS9fArv56ucmA&#10;VfGSLVPgZcH/v1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFh1a+R3AgAASQUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJcN7jPfAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="201F811D" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="008A6940" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A6940">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>2.SINIF</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73A90B53" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="008A6940" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A6940">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>2026-2027 EĞİTİM ÖĞRETİM YILI</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37246E88" w14:textId="0C5E4E44" w:rsidR="000E27D7" w:rsidRPr="008A6940" w:rsidRDefault="000E27D7" w:rsidP="0002136C">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>HAYAT BİLGİSİ</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A6940">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Vademecum" w:hAnsi="Vademecum" w:cs="Agent Orange"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> YILLIK PLAN </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D01936">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="179"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="1338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00991F09" w:rsidRPr="000A7D71" w14:paraId="2278A840" w14:textId="77777777" w:rsidTr="00546C3B">
+        <w:trPr>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16047" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46FAE6E5" w14:textId="7BA584D5" w:rsidR="00991F09" w:rsidRPr="00B60420" w:rsidRDefault="00991F09" w:rsidP="00991F09">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>TEMA :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1.TEMA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BEN VE OKULUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="4BB2D4EE" w14:textId="6024407E" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36057BA0" w14:textId="26B8A779" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HAFTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B647960" w14:textId="14FD9ACF" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TARİH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28911FF5" w14:textId="6028C679" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6283C9CD" w14:textId="5B2451D1" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İÇERİK ÇERÇEVESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E1A878" w14:textId="63E2BD24" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI /SÜREÇ BİLEŞENLERİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAFF1C7" w14:textId="52037B4E" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROGRAMLAR ARASI BİLEŞENLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A9E4C94" w14:textId="11A32F9B" w:rsidR="004A43F8" w:rsidRPr="00B60420" w:rsidRDefault="004A43F8" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1008EC1F" w14:textId="16F4519A" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARAÇ/GEREÇ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5324BAB9" w14:textId="382E13DC" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME KANITLARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ABCA2BB" w14:textId="41685431" w:rsidR="004A43F8" w:rsidRPr="00B60420" w:rsidRDefault="004A43F8" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>----------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415723B9" w14:textId="477399D9" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B32173F" w14:textId="5952F2D1" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FARKLILAŞTIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="24ACC938" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="001B5B32">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BELİRLİ GÜN VE HAFTALAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69CB104A" w14:textId="13B024B1" w:rsidR="001B5B32" w:rsidRPr="00B60420" w:rsidRDefault="001B5B32" w:rsidP="001B5B32">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B60420">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="1138A8BC" w14:textId="2E3CE404" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1131"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4373687D" w14:textId="383D98F0" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1.                  Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7C6BB6" w14:textId="2E210D73" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14 EYLÜL                         18 EYLÜL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="693CF8F6" w14:textId="450DBB96" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6327D905" w14:textId="415917B3" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Zaman Yönetimi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABD84FD" w14:textId="57937470" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="000E27D7" w:rsidP="00375AA9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E27D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.1. Planlı olmanın kişisel yaşama etkilerini fark edebilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA42636" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sosyal Duygusal Öğrenme Becerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E57BE8" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SDB1.2. Kendini Düzenleme (Öz Düzenleme), </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63639243" w14:textId="5195C433" w:rsidR="004A43F8" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.1. İletişim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7994C5B2" w14:textId="520F0BC5" w:rsidR="000E27D7" w:rsidRPr="000A7D71" w:rsidRDefault="000E27D7" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E27D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.2. İş Birliği</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DD6DBB" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A521595" w14:textId="7DEEFFEF" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B5B32" w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Değerler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7231EF51" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D1. Adalet, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070645E5" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D3. Çalışkanlık,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D74903" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D4. Dostluk, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDD545B" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D10. Mütevazılık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F95529A" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D12. Sabır, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3752477B" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D14. Saygı, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D0E239D" w14:textId="4851D892" w:rsidR="001B5B32" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15. Sevgi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06EE4311" w14:textId="28B58EB7" w:rsidR="000E27D7" w:rsidRPr="000A7D71" w:rsidRDefault="000E27D7" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E27D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D16. Sorumluluk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AE934D" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70759B4D" w14:textId="06DD6997" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Okuryazarlık Becerileri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         OB4. Görsel Okuryazarlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592EA879" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6240CDC6" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1574E4" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A3A1B7" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARAÇ-GEREÇLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C29558" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Ders Kitabı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38645FCE" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Akıllı tahta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B1A419" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Haritalar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54F40F23" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Videolar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C4ECB3" w14:textId="77777777" w:rsidR="00AA689E" w:rsidRPr="000A7D71" w:rsidRDefault="00AA689E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-</w:t>
+            </w:r>
+            <w:r w:rsidR="004A43F8" w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EBA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5093D654" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Atık Malzemeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0484402C" w14:textId="77777777" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Doğa Malzemeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A38E2B" w14:textId="11015799" w:rsidR="004A43F8" w:rsidRPr="000A7D71" w:rsidRDefault="004A43F8" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kağıt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Türleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C576D3" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrenme çıktıları; portfolyo, performans görevi, dereceli puanlama anahtarı, rol oynama, canlandırma, anekdot kaydı, kart gösterme tekniği, etkileşimli </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ygulamalar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, öz değerlendirme formu, çalışma yaprağı vb. kullanılarak değerlendirilebilir. Bütüncül değerlendirme için tüm öğrenme çıktılarından oluşan bir izleme testi uygulanabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AE8EF6B" w14:textId="4A6C7A75" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden sınıf içi performans görevi olarak “resimli trafik işaret levhaları albümü” oluşturmaları istenebilir. Albümler; temel trafik işaret levha görsellerinin yer alması, levhaların anlamlarının doğru yazılmış olması gibi temel kriterleri içeren dereceli puanlama anahtarı ile değerlendirilebilir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255B5D64" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0014E38A" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6BDFF1" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-Anlatım</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DC2D3F" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Soru-Cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E7E527" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Gözlem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2C9649" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Grup Çalışması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B22BC1" w14:textId="77777777" w:rsidR="008259D1" w:rsidRPr="000A7D71" w:rsidRDefault="008259D1" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-A</w:t>
+            </w:r>
+            <w:r w:rsidR="004B162F" w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>raştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19B7FDD8" w14:textId="77777777" w:rsidR="004B162F" w:rsidRPr="000A7D71" w:rsidRDefault="004B162F" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Rol Yapma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3610DFC8" w14:textId="77777777" w:rsidR="004B162F" w:rsidRPr="000A7D71" w:rsidRDefault="004B162F" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Drama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2751A76E" w14:textId="77777777" w:rsidR="004B162F" w:rsidRPr="000A7D71" w:rsidRDefault="004B162F" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-Canlandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14FCF590" w14:textId="77777777" w:rsidR="004B162F" w:rsidRPr="000A7D71" w:rsidRDefault="004B162F" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-Beyin Fırtınası</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37E18892" w14:textId="77777777" w:rsidR="004B162F" w:rsidRPr="000A7D71" w:rsidRDefault="004B162F" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-Gösteri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5491BA32" w14:textId="3CE1A772" w:rsidR="004B162F" w:rsidRPr="000A7D71" w:rsidRDefault="004B162F" w:rsidP="008259D1">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F28F7EB" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="000A7D71" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZENGİNLEŞTİRME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BBE1CB" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden planlı yaşamın kişisel yaşama etkilerine ilişkin bir sunum hazırlamaları ve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD1E01E" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hazırladıkları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sunumu arkadaşlarıyla paylaşmaları istenebilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğretmen ve arkadaşlarıyla iletişim kurarken dikkat etmeleri gereken iletişim kuralları ile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ilgili örnek bir durum hazırlayıp canlandırmaları sağlanabilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrenciler, arkadaşlık ilişkilerinde karşılaşabilecekleri problemlerin çözümüne yönelik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618FC1A7" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>önerilerde</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bulunabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63050D17" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grup çalışmalarında iletişim kurma ve karar alma süreçlerini yürütebilmek için plan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D41AFF" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>oluşturabilirler.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="0B1C9B35" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="000A7D71" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="637AE950" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="000A7D71" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESTEKLEME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D559094" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilere günlük işleri sıralama, günlük işler ile bu işlere ayrılacak süreleri eşleştirme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>görevleri verilebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56987AE5" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğretmen ve arkadaşlarıyla iletişim kurarken dikkat edilmesi gereken kurallara yönelik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AF8A38" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>duygu</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve durum kartları kullanılarak etkinlikler yaptırılabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135656D2" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin arkadaşlık ilişkilerini geliştirmelerine yönelik rol oynama, düşünme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724D6CE9" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sandalyesi</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gibi tekniklerle çeşitli etkinliklere yer verilebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F581072" w14:textId="77777777" w:rsidR="00733D2E" w:rsidRPr="00733D2E" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Örnek bir sınıf içi karar alma durumu sunularak karar alma sürecine uygun olan ve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CBBF1D1" w14:textId="107BAB2D" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00733D2E" w:rsidP="00733D2E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>olmayan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> davranışları öğrencilerin belirlemeleri istenebilir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="164D5174" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">İlköğretim Haftası                   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Eylül ayının 3. haftası)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F3A8CE2" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC46BF3" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaziler Günü             </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19 Eylül)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C6E249D" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F1D8B3F" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 Temmuz Demokrasi ve Millî Birlik Günü</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B739F3D" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="257DB9FC" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dünya Okul Sütü Günü (28 Eylül)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6354B922" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20042D56" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hayvanları Koruma Günü </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 Ekim) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7FE8C7" w14:textId="77777777" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71042DF7" w14:textId="3BB3A17B" w:rsidR="00732C91" w:rsidRPr="000A7D71" w:rsidRDefault="00732C91" w:rsidP="00732C91">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="6EA3CC68" w14:textId="486445A1" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41717400" w14:textId="6DE5DFF6" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2.                 Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387BF7FF" w14:textId="26CDE30B" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>21 EYLÜL                         25 EYLÜL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F70391A" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRDefault="000A7D71" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5327FC16" w14:textId="77777777" w:rsidR="000A7D71" w:rsidRDefault="000A7D71" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B7A0D36" w14:textId="77777777" w:rsidR="000A7D71" w:rsidRDefault="000A7D71" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F1DF9F9" w14:textId="77777777" w:rsidR="000A7D71" w:rsidRDefault="000A7D71" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06E5BCDE" w14:textId="3C0BCBE1" w:rsidR="000A7D71" w:rsidRPr="000A7D71" w:rsidRDefault="000A7D71" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="754578C6" w14:textId="77777777" w:rsidR="00643A19" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Zaman Yönetimi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="344BFD61" w14:textId="77777777" w:rsidR="00643A19" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="368B5236" w14:textId="085BB7B6" w:rsidR="000A7D71" w:rsidRPr="000A7D71" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İletişim Kuralları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4298D63D" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRDefault="00375AA9" w:rsidP="000A7D71">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.2.1.1. Planlı olmanın kişisel yaşama etkilerini fark edebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F1983C" w14:textId="50448519" w:rsidR="001B5B32" w:rsidRDefault="001B5B32" w:rsidP="000A7D71">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19DDB8FC" w14:textId="0FFD3649" w:rsidR="000A7D71" w:rsidRPr="000A7D71" w:rsidRDefault="00375AA9" w:rsidP="00BA0A06">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.2. Öğretmen ve arkadaşlarıyla etkili iletişim kurabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0E6D71" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46897658" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2AA90B" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49D016B7" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="4A72C5A5" w14:textId="4F045388" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06263385" w14:textId="18BCD8CA" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3.              Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02931B02" w14:textId="1FD58145" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>28 EYLÜL                         02 EKİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607FDD36" w14:textId="5CCCFD45" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24565762" w14:textId="1B07CFE0" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İletişim Kuralları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F631143" w14:textId="5960A31B" w:rsidR="00BA0A06" w:rsidRPr="000A7D71" w:rsidRDefault="00375AA9" w:rsidP="00BA0A06">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.2. Öğretmen ve arkadaşlarıyla etkili iletişim kurabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3699F5D5" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B78B296" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B7277D" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74055534" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="589509B2" w14:textId="0BA2B311" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1053"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA1ED88" w14:textId="15DA3D31" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4.                Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65225272" w14:textId="706A2F8E" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>05 EKİM                         09 EKİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C1C9A9" w14:textId="34AF419D" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="556247F6" w14:textId="7ED9119A" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arkadaşlık İlişkilerini Etkileyen Davranışlar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="366F940A" w14:textId="078449BE" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00375AA9" w:rsidP="00053C93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.3. Arkadaşlık ilişkilerini düzenleyebilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718F1E25" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A845B78" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716C08A8" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBC3A5C" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="76CA884A" w14:textId="7F17DB8C" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="2096"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438935FA" w14:textId="2F7657D5" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5.             Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E8872C" w14:textId="6A1460D1" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12 EKİM                         16 EKİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D86A292" w14:textId="06AFA903" w:rsidR="001B5B32" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF38DF7" w14:textId="699A0735" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55136B39" w14:textId="650543EB" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="160B82E3" w14:textId="52A90340" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38EE7E59" w14:textId="3071FCD7" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FFD9C26" w14:textId="5F5C21B0" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C854C81" w14:textId="77777777" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FABF970" w14:textId="77777777" w:rsidR="00053C93" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5096642C" w14:textId="738D16C6" w:rsidR="00053C93" w:rsidRPr="000A7D71" w:rsidRDefault="00053C93" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="482BC4EA" w14:textId="4241445D" w:rsidR="00546C3B" w:rsidRDefault="00643A19" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Arkadaşlık İlişkilerini Etkileyen Davranışlar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CE87561" w14:textId="77777777" w:rsidR="005304E4" w:rsidRDefault="005304E4" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50A122A3" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRDefault="00546C3B" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348DC6E0" w14:textId="075E58BA" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sınıf İçi Karar Alma Süreçleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4703931A" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRDefault="00375AA9" w:rsidP="00053C93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.2.1.3. Arkadaşlık ilişkilerini düzenleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B0EF9B" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRDefault="00375AA9" w:rsidP="00053C93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CFCB6FF" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRPr="00375AA9" w:rsidRDefault="00375AA9" w:rsidP="00375AA9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.4. Sınıf içi karar alma süreçlerinde sosyal temas oluşturabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="760522DC" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRPr="00643A19" w:rsidRDefault="00375AA9" w:rsidP="00375AA9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Sınıf içi karar alma süreçlerinde grup iletişimini başlatır.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E17440A" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRPr="00643A19" w:rsidRDefault="00375AA9" w:rsidP="00375AA9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Sınıf içi karar alma süreçlerinde grup etkileşimine katılır.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D99FFB0" w14:textId="77777777" w:rsidR="00375AA9" w:rsidRPr="00643A19" w:rsidRDefault="00375AA9" w:rsidP="00375AA9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Sınıf içi karar alma süreçlerinde grup iletişimine katkıda bulunur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E135684" w14:textId="37F2C46D" w:rsidR="00053C93" w:rsidRPr="000A7D71" w:rsidRDefault="00375AA9" w:rsidP="00375AA9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) Sınıf içi karar alma süreçlerinde grup iletişimini değerlendirir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EAE950" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D054FFD" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C6FC52" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="514E7B13" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="16ADFEC1" w14:textId="4AD4736D" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106ED4A7" w14:textId="192EB1DB" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6.           Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E0B8E7" w14:textId="2F69EE0F" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19 EKİM                      23 EKİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76222C2A" w14:textId="0DDE8494" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18053495" w14:textId="2FCF51AE" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sınıf İçi Karar Alma Süreçleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1CB256" w14:textId="77777777" w:rsidR="00643A19" w:rsidRPr="00375AA9" w:rsidRDefault="00643A19" w:rsidP="00643A19">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.4. Sınıf içi karar alma süreçlerinde sosyal temas oluşturabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69F27F35" w14:textId="77777777" w:rsidR="00643A19" w:rsidRPr="00643A19" w:rsidRDefault="00643A19" w:rsidP="00643A19">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Sınıf içi karar alma süreçlerinde grup iletişimini başlatır.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1707070C" w14:textId="77777777" w:rsidR="00643A19" w:rsidRPr="00643A19" w:rsidRDefault="00643A19" w:rsidP="00643A19">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Sınıf içi karar alma süreçlerinde grup etkileşimine katılır.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03A61554" w14:textId="77777777" w:rsidR="00643A19" w:rsidRPr="00643A19" w:rsidRDefault="00643A19" w:rsidP="00643A19">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Sınıf içi karar alma süreçlerinde grup iletişimine katkıda bulunur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABEEC35" w14:textId="158CF350" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="00643A19" w:rsidP="00643A19">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00643A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) Sınıf içi karar alma süreçlerinde grup iletişimini değerlendirir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375AA9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="297869F3" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8547B4" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E4C031" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="535CE92C" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00B124C8">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="21497F2B" w14:textId="0BB8B368" w:rsidR="00D01936" w:rsidRDefault="00D01936"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="179"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="1338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="10CEF01B" w14:textId="77777777" w:rsidTr="00315F0E">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16047" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C79340F" w14:textId="1317D085" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00315F0E" w:rsidP="00315F0E">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>TEMA :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00546C3B" w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TEMA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAĞLIĞIM VE GÜVENLİĞİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="1A85D4BE" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDDE850" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HAFTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75264137" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TARİH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A0DA6F" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E8AD1D" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İÇERİK ÇERÇEVESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094614BE" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI /SÜREÇ BİLEŞENLERİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60968361" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROGRAMLAR ARASI BİLEŞENLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="093B0F96" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D19DD2" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARAÇ/GEREÇ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A06133" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME KANITLARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58BDA82F" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>----------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EE9F7ED" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D92BAB" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FARKLILAŞTIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="566D209A" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BELİRLİ GÜN VE HAFTALAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338899EC" w14:textId="77777777" w:rsidR="00546C3B" w:rsidRPr="000A7D71" w:rsidRDefault="00546C3B" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="12D2A634" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3F46FB" w14:textId="690B3924" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6592C95F" w14:textId="73C343AE" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EKİM  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EKİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B443893" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="133B2AEF" w14:textId="64625932" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sağlıklı Büyüme ve Gelişmeyi Etkileyen Alışkanlıklar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12145121" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00546C3B" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.1. Sağlıklı büyüme ve gelişme ile alışkanlıkları arasındaki ilişkiyi çözümleyebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30791B28" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00546C3B" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Sağlıklı büyüme ve gelişme için yapılması gerekenleri belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B37F316" w14:textId="1A6C94E5" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Sağlıklı büyüme ve gelişmeye yönelik alışkanlıkları belirler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C754CD6" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sosyal Duygusal Öğrenme Becerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD8A1CC" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.1. İletişim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40C3FD2E" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39D4A11B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Değerler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F94EF98" w14:textId="77777777" w:rsidR="00315F0E" w:rsidRDefault="00315F0E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D8. Mahremiyet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0193C1FF" w14:textId="77777777" w:rsidR="00315F0E" w:rsidRDefault="00315F0E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D12. Sabır, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D8F2C6A" w14:textId="77777777" w:rsidR="00315F0E" w:rsidRDefault="00315F0E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D13. Sağlıklı Yaşam, D16. Sorumluluk, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="353F9124" w14:textId="77777777" w:rsidR="00315F0E" w:rsidRDefault="00315F0E" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D18. Temizlik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62EAF810" w14:textId="58A7B7B5" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15. Sevgi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B3B7818" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="637B1B57" w14:textId="25641D27" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Okuryazarlık Becerileri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidR="00315F0E" w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OB2. Dijital Okuryazarlık, OB4. Görsel Okuryazarlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D4C4BB" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="718BF187" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20BDBFB5" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A703961" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARAÇ-GEREÇLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5601AD" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Ders Kitabı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348B0F9B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Akıllı tahta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E28B45" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Haritalar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F05A75C" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Videolar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46F277B2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-EBA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE6CA7E" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Atık Malzemeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56F33404" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Doğa Malzemeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B1F5B0A" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kağıt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Türleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D242DE2" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrenme çıktıları; performans görevi, dereceli puanlama anahtarı, rol oynama, canlandırma,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60010759" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>anekdot</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kaydı, kart gösterme tekniği, etkileşimli uygulamalar, öz değerlendirme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2283CFC7" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>formu</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, çalışma yaprağı vb. kullanılarak değerlendirilebilir. Bütüncül değerlendirme için</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E9BE5B" w14:textId="1957DDDF" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tüm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> öğrenme çıktılarından oluşan bir izleme testi uygulanabilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden sınıf içi performans görevi olarak resimli trafik işaret levhaları albümü</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D386B38" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>oluşturmaları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> istenebilir. Albümler; temel trafik işaret levha görsellerinin yer alması, levhaların</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08762C19" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>anlamlarının</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doğru yazılmış olması gibi temel kriterleri içeren dereceli puanlama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7353D060" w14:textId="38866C03" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>anahtarı</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ile değerlendirilebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="716DEAC2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20D4064B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="010241CB" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA2B45B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-Anlatım</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52EDD5F5" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Soru-Cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09360793" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Gözlem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78CD57A2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Grup Çalışması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78A7DBC2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-Araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA68FB2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Rol Yapma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E380FF" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Drama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD88E9B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-Canlandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE38D3B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-Beyin Fırtınası</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56ADB765" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-Gösteri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616188E9" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CE5012" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZENGİNLEŞTİRME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D389846" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden sağlıklı büyüme ve gelişme ile ilgili araştırma yapmaları, araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F36ABD1" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sonuçlarını</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> afiş hazırlayarak sergilemeleri istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB79365" w14:textId="7574A2A1" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin çevrim içi ortamlarda dikkat edilmesi gerekenlere ilişkin bir sunum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hazırlamaları ve sunmaları sağlanabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9E4D34" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yaşantılarından yola çıkarak özgün bir trafik işaret levhası tasarlamaları beklenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0004909F" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrenciler 1-1-2 Acil Çağrı Merkezine yapılacak örnek görüşmeleri konu alan hikâyeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288C1859" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kurgulayarak</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doğru iletişim sürecini arkadaşlarına tanıtabilirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0048AA5D" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69C28A18" w14:textId="218ED9DD" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESTEKLEME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56AB8DBA" w14:textId="4E5C2965" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilere sağlıklı büyüme ve gelişme alışkanlıklarıyla çevrim içi ortamlarda dikkat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>edilmesi gerekenlere yönelik çizgi film, animasyon, belgesel gibi eğitici içerikler izletilebilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İzlenen içeriklerde neler öğrendiklerine ilişkin bağlam temelli sorular sorulabilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Çevrim içi ortamlarda dikkat edilmesi gerekenlere yönelik örnek olay verilerek</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AB57CFD" w14:textId="446603CB" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>öğrencilerden</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> güvenliğini tehdit eden durumları belirlemeleri istenebilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilere öğrendiği trafik işaret levhaları ile eşleştirme oyunu oynatılarak onlardan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F88DAB0" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRPr="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>trafik</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> işaret levhalarının isimlerini söylemeleri istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6738A890" w14:textId="2629A685" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00FD0EDF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sunulan acil durum örneğinden hareketle 1-1-2 Acil Çağrı Merkezi ile iletişim kurarken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>nelere dikkat edildiğine ilişkin bilgiler görsel ve işitsel materyallerle desteklenebilir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BEF332" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cumhuriyet Bayramı                 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29 Ekim)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C848A07" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23AFDF40" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kızılay Haftası              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29 Ekim-4 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D145046" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F5865D7" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lösemili Çocuklar Haftası                            </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2 -8 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D47F631" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CBCB734" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Haftası                </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-16 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ECD140A" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C86AEC8" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Afet Eğitimi Hazırlık Günü (12 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75EBFEE7" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="799ED25C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dünya Çocuk Hakları Günü                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF909BB" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58F743F1" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğretmenler Günü (24 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F65BCE" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="262CACDA" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dünya Engelliler Günü (3 Aralık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3851CB34" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34ED689A" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="303D873D" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1727"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="363ECC98" w14:textId="4FBBECAF" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="322DB891" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>02 KASIM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="223BA36F" w14:textId="1F0E66D3" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>06 KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F9A659" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="586F9A0B" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C757F8C" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52AAF8BF" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04159DE5" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F593D9" w14:textId="1A65294D" w:rsidR="00627160" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sağlıklı Büyüme ve Gelişmeyi Etkileyen Alışkanlıklar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35EE249F" w14:textId="0BFFC3B4" w:rsidR="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E037EFE" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37CC6269" w14:textId="136AA229" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Çevrim İçi Ortamlarda Kişisel Güvenlik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="448CC0E0" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00F83D4F" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F83D4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.1. Sağlıklı büyüme ve gelişme ile alışkanlıkları arasındaki ilişkiyi çözümleyebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D03195" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00546C3B" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00546C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Sağlıklı büyüme ve gelişme için yapılması gerekenleri belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F72185" w14:textId="3EC5513D" w:rsidR="00627160" w:rsidRDefault="00FD0EDF" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Sağlıklı büyüme ve gelişmeye yönelik alışkanlıkları belirler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CA6874" w14:textId="77777777" w:rsidR="00FD0EDF" w:rsidRDefault="00FD0EDF" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="171C2BB7" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00733D2E" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.2. Çevrim içi ortamlarda kişisel güvenliğini sağlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE56D5A" w14:textId="170E3537" w:rsidR="00733D2E" w:rsidRPr="00F83D4F" w:rsidRDefault="00733D2E" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA0F24E" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="187C87A9" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6D1277" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6A68A5" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="27763106" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="961"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="437A0E65" w14:textId="2BD9C4D3" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C870D5C" w14:textId="0384126C" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KASIM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24186601" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570DF733" w14:textId="3EB51F0C" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Çevrim İçi Ortamlarda Kişisel Güvenlik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28228CF2" w14:textId="54B8FB6C" w:rsidR="00627160" w:rsidRPr="00F83D4F" w:rsidRDefault="00733D2E" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00733D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.2. Çevrim içi ortamlarda kişisel güvenliğini sağlayabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5085EEBD" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D24A5CC" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F9547B" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="152AD691" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="6F9355A1" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C437D6E" w14:textId="7CC37E51" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442FE563" w14:textId="76F47A26" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KASIM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7FEDB0" w14:textId="3ACCFD22" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E27F007" w14:textId="48ACEB07" w:rsidR="00627160" w:rsidRPr="00F83D4F" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F83D4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARA TATİL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3025AA" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B21E4E3" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E56DBAB" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3535E4B2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="745CAB54" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024900F2" w14:textId="224C46D6" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B5F657" w14:textId="1A0A7BC8" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KASIM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KASIM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3718318D" w14:textId="000C922B" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC6DA29" w14:textId="1C790BEB" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627160">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Trafik İşaret Levhaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1C45C9" w14:textId="7B7569ED" w:rsidR="00627160" w:rsidRPr="00627160" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627160">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.3. Temel trafik işaret levhalarını tanıyabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AE29ED" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648B5751" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A19FC2" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="637AAD71" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="35CDDDBA" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2225A935" w14:textId="45547FCE" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D91B1E" w14:textId="09AFAACF" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> KASIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>04 ARALIK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E915557" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="200EB25E" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4286BD54" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73317F62" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38F1FE9A" w14:textId="4CF0BB93" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F823A56" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627160">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Trafik İşaret Levhaları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D66ABDB" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C13655" w14:textId="1DFA443E" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Acil Durumlarda İletişim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AC089F" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627160">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.3. Temel trafik işaret levhalarını tanıyabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9CFE8C" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00627160" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E20F58" w14:textId="557103D8" w:rsidR="00627160" w:rsidRPr="00FD0EDF" w:rsidRDefault="00627160" w:rsidP="00627160">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627160">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.4. Acil bir durumda yetkili</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>lerle etkili iletişim kurabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497364E8" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF2EC20" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04596B49" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7575731C" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00546C3B">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627160" w:rsidRPr="000A7D71" w14:paraId="3D151DEB" w14:textId="77777777" w:rsidTr="00733D2E">
+        <w:trPr>
+          <w:trHeight w:val="1494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC12013" w14:textId="0859BDEF" w:rsidR="00627160" w:rsidRPr="00685A30" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F852BF" w14:textId="75D841FA" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARALIK  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00685A30">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARALIK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8B14B2" w14:textId="4EFCCC61" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA5CA0D" w14:textId="7D2EF41F" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00FD0EDF" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0EDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Acil Durumlarda İletişim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1129EF94" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="00627160" w:rsidRDefault="00627160" w:rsidP="00627160">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627160">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.2.4. Acil bir durumda yetkililerle etkili iletişim kurabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19454950" w14:textId="172BD5BB" w:rsidR="00627160" w:rsidRPr="00F83D4F" w:rsidRDefault="00627160" w:rsidP="00627160">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="121A4DD1" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162816E8" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B037CCE" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD798FD" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00F83D4F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="006DF235" w14:textId="5AE7757F" w:rsidR="007D3EFB" w:rsidRDefault="005A23DD" w:rsidP="00FD0EDF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9696"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="213"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="1338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="7D49C6C9" w14:textId="77777777" w:rsidTr="00805892">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16047" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A25F58B" w14:textId="57DBC732" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>TEMA :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TEMA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>AİLEM VE TOPLUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="79A55C4F" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125BFF70" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HAFTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E632D3F" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TARİH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCBC79D" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB5CA72" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İÇERİK ÇERÇEVESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02244D5C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI /SÜREÇ BİLEŞENLERİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B88303" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROGRAMLAR ARASI BİLEŞENLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5286D399" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19706655" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARAÇ/GEREÇ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="081284E1" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME KANITLARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49804F7B" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>----------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A75EDCF" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79310D04" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FARKLILAŞTIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="69CD4517" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BELİRLİ GÜN VE HAFTALAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E08044" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="467AB85A" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D337F7" w14:textId="6B2E58D2" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D16D379" w14:textId="6C126B52" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARALIK </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARALIK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBBB381" w14:textId="6EA49122" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE240F0" w14:textId="02AE28AE" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007032AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ailenin Önemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B379DF" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.3.1. Ailenin önemini yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C75441" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Ailenin önemine ilişkin verilen örnekleri inceler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF491D0" w14:textId="7E8FAD8A" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Ailenin önemine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dönüştürür.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5EA3DE" w14:textId="7ACB9EBF" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Ailenin önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C17A81" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sosyal Duygusal Öğrenme Becerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E42AE0" w14:textId="24490BC6" w:rsidR="00805892" w:rsidRDefault="0030053F" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.1. İletişim, SDB2.2. İş Birliği, SDB2.3. Sosyal Farkındalık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="215575C9" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="000A7D71" w:rsidRDefault="0030053F" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4DBD18" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Değerler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5C4D4F" w14:textId="77777777" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D8. Mahremiyet,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="690EB8D2" w14:textId="77777777" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D12. Sabır, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D54A6B" w14:textId="77777777" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D13. Sağlıklı Yaşam, D16. Sorumluluk, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3594EDEC" w14:textId="77777777" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D18. Temizlik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D7844BC" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15. Sevgi </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79F1BD81" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49FFFC91" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Okuryazarlık Becerileri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OB2. Dijital Okuryazarlık, OB4. Görsel Okuryazarlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C892681" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34972F48" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26FD9FEB" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AECCE23" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARAÇ-GEREÇLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19AD17C4" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Ders Kitabı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20758835" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Akıllı tahta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57F7101A" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Haritalar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C318DC9" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Videolar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="541937C7" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-EBA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="667DAC60" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Atık Malzemeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4ACBF8" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Doğa Malzemeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167FD4EB" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kağıt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Türleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3400902D" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrenme çıktıları; performans görevi, bütüncül dereceli puanlama anahtarı, canlandırma,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D68E17" w14:textId="611D7FB4" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kontrol</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listesi, davranış takip çizelgesi, portfolyo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kullanılarakdeğerlendirilebilir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. Bütüncül</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>değerlendirme için tüm öğrenme çıktılarından oluşan bir izleme testi uygulanabilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrencilere yakın çevrelerinde üzerine düşen görev ve </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>orumluluklar ile ilgili görev</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C9CB77C" w14:textId="2A6BFFDD" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ve</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sorumluluk tablosu hazırlama, görev ve sorumluluk günlüğü tutma gibi sınıf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>içi performans görevi verilebilir. Ürünler, bütüncül dereceli puanlama anahtarı ile</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57FA59D0" w14:textId="0C439A14" w:rsidR="00805892" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>değerlendirilebilir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="187AAE1C" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="000A7D71" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A54620B" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524225E6" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-Anlatım</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB4C398" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Soru-Cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07C06C4C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Gözlem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C075D6C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Grup Çalışması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4197F2D1" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-Araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4B1C0E" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Rol Yapma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45804703" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Drama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653116BA" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-Canlandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2741D934" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-Beyin Fırtınası</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24366E7E" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-Gösteri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5739A001" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BC2419" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZENGİNLEŞTİRME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="137C5D27" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden ailenin önemini anlatan kısa film, video gibi bir ürün hazırlamaları istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3389DBD4" w14:textId="620C6D19" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden günlük yaşamda nezaket ve görgü kurallarına uyulmadığında</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>karşılaşılabilecek sorunlara yönelik çözüm önerisi hazırlamaları istenebilir. Öneri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A30B9D9" w14:textId="667A08EF" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>hazırlarken</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nezaket ve görgü kurallarına uyulmadığında hangi toplumsal sorun veya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sorunlara yol açabileceğini belirtmeleri beklenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5683DC" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Görev ve sorumluluklara ilişkin örnek olayları değerlendirerek farklı çözüm önerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315EC729" w14:textId="640D7A71" w:rsidR="00805892" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>geliştirmeleri</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> desteklenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C0B4457" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77498C47" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESTEKLEME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D68A32B" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilere ailenin önemini anlatan öyküleyici metinler sunularak soru cevap etkinliği</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22486684" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yaptırılabilir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E918AC7" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Toplumsal yaşamda uyulması gereken nezaket ve görgü kurallarına uygun olan ve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4085D04E" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>olmayan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> örneklerin yer aldığı video, animasyon ve görsel kart vb. sunularak uygun olmayan</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B97755B" w14:textId="68951C45" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>davranışların</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nedenleri </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tartışılabilir.</w:t>
+            </w:r>
+            <w:r w:rsidR="00805892" w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7DFDBF" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cumhuriyet Bayramı                 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29 Ekim)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687C727C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0940E0AF" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kızılay Haftası              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29 Ekim-4 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F840B1" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CC03366" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atatürk Haftası                </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-16 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0480A181" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43C75E5D" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dünya Çocuk Hakları Günü                     </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527BEC54" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7726247C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğretmenler Günü (24 Kasım)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D529E50" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="359020E1" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dünya Engelliler Günü (3 Aralık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754A2BF4" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32A88846" w14:textId="77777777" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116D4FD7" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18517613" w14:textId="77777777" w:rsidR="00E318D7" w:rsidRDefault="00E318D7" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BEN ÖĞRETMEN OLDUM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39853623" w14:textId="7D4D44B3" w:rsidR="00F13A90" w:rsidRPr="000A7D71" w:rsidRDefault="00E318D7" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E318D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğretmeni ve arkadaşlarını etkin şekilde </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E318D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dinleme,onlarla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E318D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iletişim sürecinde duygu ve düşüncelerini ifade etme, empati yapma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="19E03190" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="1404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFF3427" w14:textId="19AC0C85" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03634152" w14:textId="78691B29" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARALIK </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARALIK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8A9121" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C25C83" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32D4E298" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05B931CA" w14:textId="2C059EA9" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD88B18" w14:textId="407A9266" w:rsidR="00805892" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007032AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ailenin Önemi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394F18E3" w14:textId="2A7AA165" w:rsidR="007032AF" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D8E6CDE" w14:textId="77777777" w:rsidR="007032AF" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="740B81E7" w14:textId="77777777" w:rsidR="007032AF" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F396549" w14:textId="039E409C" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007032AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nezaket ve Görgü Kuralları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB0FFCD" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805892">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.3.1. Ailenin önemini yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E850C84" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Ailenin önemine ilişkin verilen örnekleri inceler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59FD8D42" w14:textId="6CBDFB50" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Ailenin önemine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dönüştürür.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0888C0E7" w14:textId="6F20F8B0" w:rsidR="00F13A90" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Ailenin önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5180CD1D" w14:textId="15F4AAEB" w:rsidR="00F13A90" w:rsidRPr="00F83D4F" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.3.2. Toplumsal yaşamda nezaket ve görgü kurallarına uygun davranabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5549AD19" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06827094" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55257EBC" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7BC924" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="2192A8BF" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="844"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48DA1FBA" w14:textId="7343F3B8" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7300082C" w14:textId="10E9D58E" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ARALIK </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 01 OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63466583" w14:textId="0CF9B1D6" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB1313A" w14:textId="082705B2" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007032AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Nezaket ve Görgü Kuralları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBA415C" w14:textId="69750C7B" w:rsidR="00805892" w:rsidRPr="00F83D4F" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.3.2. Toplumsal yaşamda nezaket ve görgü kurallarına uygun davranabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6A1E3F" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741716B9" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CFAE1F" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5798EE" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="44D47EB4" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEDDED1" w14:textId="75B257DD" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F89C9AB" w14:textId="55E1AABA" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">04 OCAK   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640AABD7" w14:textId="2FD156BF" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086F47BA" w14:textId="4197037B" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007032AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencinin Görev ve Sorumlulukları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE7B00B" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00F13A90">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.3.3. Yakın çevresinde üzerine düşen görev ve sorumlulukları günlük yaşamına yansıtabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C594415" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00F13A90">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Yakın çevresinde üzerine düşen görev ve sorumluluklarını gözden geçirir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6ED734" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Yakın çevresinde üzerine düşen görev ve sorumluluklarına ilişkin çıkarımda bulunur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301F5E46" w14:textId="66808C8E" w:rsidR="00805892" w:rsidRPr="00627160" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Yakın çevresinde üzerine düşen görev ve sorumluluklarına ilişkin değerlendirme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yapar.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7063A5" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AB7DF7" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660C6271" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="042970AE" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="00DAFDCA" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="1494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270DA1C6" w14:textId="4D5F7BB5" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5103EF5D" w14:textId="6319BC4C" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCAK                                </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C904FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76754C15" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D7100F" w14:textId="1DCA5ADB" w:rsidR="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="770C33E2" w14:textId="2A2F6B60" w:rsidR="007032AF" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78370887" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="00F13A90" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C1E4E46" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="778B809D" w14:textId="71ADB3A3" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6CFC6C" w14:textId="2266445B" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007032AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencinin Görev ve Sorumlulukları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165226BD" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00F13A90">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.3.3. Yakın çevresinde üzerine düşen görev ve sorumlulukları günlük yaşamına yansıtabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62252E3F" w14:textId="77777777" w:rsidR="0030053F" w:rsidRPr="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Yakın çevresinde üzerine düşen görev ve sorumluluklarına ilişkin çıkarımda bulunur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F780F7" w14:textId="760274AF" w:rsidR="00F13A90" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Yakın çevresinde üzerine düşen görev ve sorumluluklarına ilişkin değerlendirme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yapar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57434AD2" w14:textId="4B9A2DD5" w:rsidR="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74DD3285" w14:textId="77777777" w:rsidR="0030053F" w:rsidRDefault="0030053F" w:rsidP="0030053F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="097E0415" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00F13A90">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD95226" w14:textId="787A2B5D" w:rsidR="00F13A90" w:rsidRPr="0030053F" w:rsidRDefault="00E318D7" w:rsidP="00F13A90">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030053F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.1.3. Öğretmen ve arkadaşlarıyla etkili iletişim kurabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B313CEA" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFAD74B" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74221C81" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAC6CE9" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00805892" w:rsidRPr="000A7D71" w14:paraId="03DD5764" w14:textId="77777777" w:rsidTr="0030053F">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C46EB5F" w14:textId="6D599EE0" w:rsidR="00805892" w:rsidRPr="00685A30" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2230ED77" w14:textId="77777777" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18 OCAK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77C0962B" w14:textId="4A12ABE5" w:rsidR="00805892" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22 OCAK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="324DE256" w14:textId="3A60BA17" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F0DAAD" w14:textId="4CA22A3C" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138DA07D" w14:textId="60DE460E" w:rsidR="00805892" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DÖNEM SONU FAALİYET HAFTASI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B528F56" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6951AB5C" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D27CF72" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4E3F3F" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00805892">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1153D53D" w14:textId="582850A6" w:rsidR="007D3EFB" w:rsidRDefault="007D3EFB"/>
+    <w:p w14:paraId="4BA70386" w14:textId="5C94C602" w:rsidR="007D3EFB" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007032AF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>YARIYIL TATİLİ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D3D23D" w14:textId="77777777" w:rsidR="00747ACB" w:rsidRPr="007032AF" w:rsidRDefault="00747ACB" w:rsidP="007032AF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="213"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="1338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007032AF" w:rsidRPr="000A7D71" w14:paraId="15E73DE3" w14:textId="77777777" w:rsidTr="007032AF">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16047" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F6D21C" w14:textId="0D5AB58C" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>TEMA :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TEMA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YAŞADIĞIM YER VE ÜLKEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007032AF" w:rsidRPr="000A7D71" w14:paraId="047C3FA8" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="633DEC67" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HAFTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A31B6F" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TARİH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6160605E" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495DD755" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İÇERİK ÇERÇEVESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="301AA1E9" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI /SÜREÇ BİLEŞENLERİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C22CCF" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROGRAMLAR ARASI BİLEŞENLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C3DA76A" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="044C596A" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARAÇ/GEREÇ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000EEB10" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME KANITLARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575C7717" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>----------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115182A1" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0D105C" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FARKLILAŞTIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="33398A44" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BELİRLİ GÜN VE HAFTALAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="417A1B75" w14:textId="77777777" w:rsidR="007032AF" w:rsidRPr="000A7D71" w:rsidRDefault="007032AF" w:rsidP="007032AF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="47782586" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="498"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA2D5F1" w14:textId="4A30E1BF" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF64415" w14:textId="50513567" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>08 ŞUBAT            12 ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349EC90C" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A93AF05" w14:textId="328C4ED1" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tarihî Mekânlar ve Doğal Güzellikler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500C65F0" w14:textId="4272CB0B" w:rsidR="000C5602" w:rsidRPr="00775E44" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F275FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.1. Yakın çevresinde bulunan tarihî mekân ve do</w:t>
+            </w:r>
+            <w:r w:rsidR="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ğal güzellikleri belirleyebilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AF8028" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sosyal Duygusal Öğrenme Becerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D43B73" w14:textId="7F431B5F" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.2. İş Birliği</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F9781B" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="428168AB" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Değerler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45536ADC" w14:textId="77777777" w:rsidR="0099606D" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D3. Çalışkanlık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48B70AA3" w14:textId="77777777" w:rsidR="00347C57" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6. Dürüstlük, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FA1BB7" w14:textId="77777777" w:rsidR="00347C57" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D7. Estetik, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="779E484D" w14:textId="77777777" w:rsidR="00347C57" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D14. Saygı, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127B819E" w14:textId="77777777" w:rsidR="00347C57" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15. Sevgi, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54675269" w14:textId="2728424C" w:rsidR="000C5602" w:rsidRDefault="0099606D" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D19. Vatanseverlik </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E84246B" w14:textId="77777777" w:rsidR="00347C57" w:rsidRPr="000A7D71" w:rsidRDefault="00347C57" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AD16AED" w14:textId="225B190F" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Okuryazarlık Becerileri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OB2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00347C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilgi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00315F0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Okuryazarlık, OB4. Görsel Okuryazarlık</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFFC556" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="654259C5" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D7AB934" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="281FC32E" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARAÇ-GEREÇLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658F7388" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Ders Kitabı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B500E9C" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Akıllı tahta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="594D4738" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Haritalar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04B2134D" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Videolar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E9B304A" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-EBA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62984D04" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Atık Malzemeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CF6CE5" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Doğa Malzemeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B9149E2" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kağıt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Türleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3573F4AB" w14:textId="38DC2716" w:rsidR="008427C9" w:rsidRPr="008427C9" w:rsidRDefault="008427C9" w:rsidP="008427C9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrenme çıktıları; kontrol listesi, performans görevi, yapılandırılmış röportaj, görüşme,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">çalışma yaprağı, rol oynama, canlandırma gibi ölçme araçları ve teknikleri </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kullanılarakdeğerlendirilebilir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. Resim çizme, şiir yazma, canlandırma etkinlikleri kontrol listesiyle şiir,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C31B77B" w14:textId="49E2F8CD" w:rsidR="0099606D" w:rsidRDefault="008427C9" w:rsidP="008427C9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>şarkı</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, resim, afiş gibi ürünler ise dereceli puanlama anahtarı </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>iledeğerlendirilebilir</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. Öğrencilerden sınıf içi grup performans görevi olarak yakın çevresinde bulunan tarihî</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>mekânlar ve doğal güzellikler ile ilgili topladıkları bilgileri afiş, poster, sunu gibi bir ürüne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dönüştürmeleri istenebilir. Performans görevinin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eğerlendirilmesinde</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> akran ve öz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>değerlendirme formları öğrencilere sunulabilir. Ürünün değerlendirilmesinde bilgilerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>doğruluğu ve görsellerle desteklenmesi, mekânın tarihsel önemi gibi kriterleri içeren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>dereceli puanlama anahtarı kullanılabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B9560D0" w14:textId="77777777" w:rsidR="0099606D" w:rsidRPr="000A7D71" w:rsidRDefault="0099606D" w:rsidP="0099606D">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17A4BA1D" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2584B1F2" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-Anlatım</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAB485C" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Soru-Cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C03DB25" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Gözlem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AFAFFAB" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Grup Çalışması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2F2C2D" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-Araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBE60EF" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Rol Yapma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78999F91" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Drama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388B6959" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-Canlandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575555EB" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-Beyin Fırtınası</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCE095C" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-Gösteri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4A0B54" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A16791" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZENGİNLEŞTİRME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B141E10" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden yakın çevresinde bulunan tarihî mekânlar ve doğal güzelliklere ilişkin araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD23D2D" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yapmaları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve araştırma sonuçlarını sunmaları istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0581E0CF" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden yaşadıkları yerin yönetim birimlerinin görevlerini günlük yaşam örnekleriyle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629A299B" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ilişkilendiren</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bağlam temelli sorular hazırlamaları ve bu soruları sınıf arkadaşlarına yöneltmeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F3B194B" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>istenebilir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294620FF" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Öğrencilerin Mustafa Kemal Atatürk’ün </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>öğrencillik</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hayatına ilişkin anılarını araştırmaları ve</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026CACCF" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>araştırma</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sonuçlarını sınıf arkadaşlarıyla paylaşmaları sağlanabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2E3055" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Millî gün ve bayramlar ile dinî gün ve bayramların önemini anlatan doğru yanlış, soru cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7172E94C" w14:textId="6D00EA05" w:rsidR="0099606D" w:rsidRPr="000A7D71" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>etkinliği</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hazırlamaları teşvik edilebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E5B1FC" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESTEKLEME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45722DCF" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden yakın çevresinde bulunan tarihî mekân ve doğal güzellikler ile ilgili resim</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48542947" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yapmaları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FC062C8" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin yaşadıkları yerin yönetim birimlerini doğru ilişkilendirmelerini için görsel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729A7243" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eşleştirme</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kartları, yönlendirici soru kartlarından yararlanılabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1E6BDA" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dijital bilgi kartları veya etkileşimli dijital etkinlikler aracılığıyla Mustafa Kemal Atatürk’ün</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1C593E" w14:textId="77777777" w:rsidR="00DE7E93" w:rsidRPr="00DE7E93" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>öğrencilik</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yıllarındaki başarı, tutum ve davranışlarını daha iyi anlamaları sağlanabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34E9C838" w14:textId="4F7547D7" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="00DE7E93" w:rsidP="00DE7E93">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilere millî gün ve bayramlar ile dinî gün bayramların önemine yönelik örnek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>durumlar verilerek bağlam temelli sorular sorulabilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="048D51D9" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sivil Savunma Günü (28 Şubat)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C89B5A5" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A0A3D2E" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yeşilay Haftası (1 Mart gününü içine alan hafta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D9D711" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="511C7A58" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dünya Kadınlar Günü (8 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8E73A2" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FF6FCC0" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilim ve Teknoloji Haftası              </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-14 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114AFEA3" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05175F20" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İstiklâl Marşı’nın Kabulü ve Mehmet Akif Ersoy’u Anma Günü (12 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA91308" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00FB008F" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20972D63" w14:textId="77777777" w:rsidR="0099606D" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Şehitler Günü (18 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DDA6FE" w14:textId="77777777" w:rsidR="0099606D" w:rsidRDefault="0099606D" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AFE40EA" w14:textId="77777777" w:rsidR="0099606D" w:rsidRDefault="0099606D" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67660261" w14:textId="565C38DC" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F762D90" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03BEBD7D" w14:textId="3E4CDD07" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="05229E83" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="1727"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67445999" w14:textId="567A822A" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442E2D34" w14:textId="34E0659E" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 ŞUBAT              19 ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A890FF0" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3735412E" w14:textId="4BCB0E22" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47EA1813" w14:textId="7AAA760D" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11125722" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07A56987" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580F4EFF" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tarihî Mekânlar ve Doğal Güzellikler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="327295D5" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B950649" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DBFA9CB" w14:textId="535ADEE2" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yaşadığı Yerin Yönetim Birimleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="753A0105" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F275FF" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F275FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.1. Yakın çevresinde bulunan tarihî mekân ve doğal güzellikleri belirleyebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8C90D2" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A97E0B8" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.2. Yaşadığı yerin yönetim birimleri ile ilgili kaynaklardan bilgi toplayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6E6FF4" w14:textId="14B845C5" w:rsidR="000C5602" w:rsidRPr="008427C9" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Yaşadığı yerin yönetim birimleri ile ilgili bilgi topla</w:t>
+            </w:r>
+            <w:r w:rsidR="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yacağı kaynakları belirler.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C9CE69" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67008C20" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0C9CBE" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE5D4D4" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="3925DD40" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="961"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C27C4BC" w14:textId="1FA72881" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB31C2A" w14:textId="6AC9A8FD" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22 ŞUBAT                26 ŞUBAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4C561E" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11909518" w14:textId="7427C532" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Yaşadığı Yerin Yönetim Birimleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA14E52" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.2. Yaşadığı yerin yönetim birimleri ile ilgili kaynaklardan bilgi toplayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A6133E4" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Yaşadığı yerin yönetim birimleri ile ilgili belirlediği kaynaklardan bilgileri bulur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E108AFE" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Yaşadığı yerin yönetim birimleri ile ilgili kullanacağı kaynakların uygunluğunu açıklar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B4652D" w14:textId="3BB111F5" w:rsidR="000C5602" w:rsidRPr="00F83D4F" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) Yaşadığı yerin yönetim birimleri ile ilgili kaynaklardan ulaştığı bilgileri kaydeder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A56AD" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74FBF0E7" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0055C7C1" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75DCF813" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="2F15D5EA" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="639"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA5BB22" w14:textId="5564E0BA" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D091437" w14:textId="1A0E324A" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>01 MART              05 MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60596E66" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ED38F6" w14:textId="40DECD6E" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="008427C9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mustafa Kemal Atatürk’ün Öğrencilik </w:t>
+            </w:r>
+            <w:r w:rsidR="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hayatı</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F96B6DB" w14:textId="2B408FFC" w:rsidR="000C5602" w:rsidRPr="00627160" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F275FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.3. Mustafa Kemal Atatürk’ün öğrencilik yıllarına ait anı</w:t>
+            </w:r>
+            <w:r w:rsidR="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ları yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F1D697" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC208F7" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11DEC8B8" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC6FE48" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="35C6EC19" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="1312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FEC6CD3" w14:textId="39515904" w:rsidR="000C5602" w:rsidRPr="00685A30" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65151033" w14:textId="00D0C5F9" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 MART                19 MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048C7FDF" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6321AAA7" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22294C51" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2861E3FF" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="741B73D4" w14:textId="4E7462FC" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA6EDC0" w14:textId="749C54CE" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mustafa Kemal Atatürk’ün Öğrencilik </w:t>
+            </w:r>
+            <w:r w:rsidR="008427C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hayatı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C554EE" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C377D28" w14:textId="67F2ED49" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Millî Gün ve Bayramların Önemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C8A0A6" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="00F275FF" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F275FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.3. Mustafa Kemal Atatürk’ün öğrencilik yıllarına ait anıları yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2706A15D" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="179C0799" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.4. Millî gün ve bayramların önemini yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C94C29" w14:textId="1EAF8968" w:rsidR="000C5602" w:rsidRPr="00DE7E93" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Millî gün ve bayramların önemine ilişk</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>in verilen örnekleri inceler.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607B988F" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="009893B9" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7867D7A7" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="42C90B65" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="7E01C6D1" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="776F02A0" w14:textId="64479AED" w:rsidR="000C5602" w:rsidRPr="00685A30" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C4B12D" w14:textId="2A0F5C27" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>22 MART      26 MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCE11B2" w14:textId="620643F9" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7889A75D" w14:textId="7BD8FDEB" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Millî Gün ve Bayramların Önemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A71503" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00FB008F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.4. Millî gün ve bay</w:t>
+            </w:r>
+            <w:r w:rsidR="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ramların önemini yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BDE05C1" w14:textId="77777777" w:rsidR="008427C9" w:rsidRPr="00775E44" w:rsidRDefault="008427C9" w:rsidP="008427C9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Millî gün ve bayramların önemine ilişkin verilen örnekleri bağlamdan kopmadan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>özgün örneklere dönüştürür.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E6827C" w14:textId="1F8FAC02" w:rsidR="008427C9" w:rsidRPr="00F13A90" w:rsidRDefault="008427C9" w:rsidP="008427C9">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Millî gün ve bayramların önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ile ifade eder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D28B7DF" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E22C446" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D0783E" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="06A18897" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C5602" w:rsidRPr="000A7D71" w14:paraId="50CE11FC" w14:textId="77777777" w:rsidTr="008427C9">
+        <w:trPr>
+          <w:trHeight w:val="927"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F79FA6D" w14:textId="2A4F123F" w:rsidR="000C5602" w:rsidRPr="00685A30" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>25.    Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="367BB8B4" w14:textId="77777777" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>23 MART</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15890B08" w14:textId="4369A59C" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>27 MART</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4578E6CE" w14:textId="256A8CE9" w:rsidR="000C5602" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A3B4FD1" w14:textId="223CB158" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dinî Gün ve Bayramların Önemi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001BBD73" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.4.5. Dinî gün ve bayramların önemini yorumlayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433F93D5" w14:textId="77777777" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Dinî gün ve bayramların önemine ilişkin verilen örnekleri inceler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="096FBBC0" w14:textId="6FF494BB" w:rsidR="00775E44" w:rsidRPr="00775E44" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Dinî gün ve bayramların önemine ilişkin verilen örnekleri bağlamdan kopmadan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>özgün örneklere dönüştürür.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6071DCBD" w14:textId="720D0AC6" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="00775E44" w:rsidP="00775E44">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Dinî gün ve bayramların önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00775E44">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ile ifade eder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2E3A5F" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0781FDB8" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EF3FF5" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="157551C1" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00F275FF">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D25694C" w14:textId="7F45776D" w:rsidR="007D3EFB" w:rsidRDefault="007D3EFB"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-10072"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="1338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="7BA1B9FA" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16047" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="509B94A1" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>TEMA :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TEMA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DOĞA VE ÇEVRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="11D1F02C" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0668B5B1" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HAFTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0F032A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TARİH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF9677B" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7703B205" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İÇERİK ÇERÇEVESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D16FF0" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI /SÜREÇ BİLEŞENLERİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C0296B" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROGRAMLAR ARASI BİLEŞENLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B01E8E8" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6350C9A5" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARAÇ/GEREÇ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D54B614" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME KANITLARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D9EFC3" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>----------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CFE528" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2696F6CA" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FARKLILAŞTIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="08867343" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BELİRLİ GÜN VE HAFTALAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29007695" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="0E4991DD" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="1273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DF78ABF" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C929528" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>05 NİSAN                  09 NİSAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E70FC37" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F88BE45" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hava Olayları ve Mevsimler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF8334F" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.1. Hava olayları ve mevsimler arasındaki ilişkiyi çözümleyebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BD53A2A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Hava olayları ve mevsimlerin özelliklerini belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E251648" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Hava olayları ve mevsimler arasındaki ilişkiyi belirler.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FD48466" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sosyal Duygusal Öğrenme Becerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E81864" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.2. İş Birliği</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FC9E47" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1650DD7E" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Değerler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374DDA21" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D3. Çalışkanlık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40B5F609" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D5. Duyarlılık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAC8D24" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D17. Tasarruf, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AF57B3" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D19. Vatanseverlik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C43BA8" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01315668" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Okuryazarlık Becerileri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OB2. Dijital Okuryazarlık, OB4. Görsel Okuryazarlık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCC7400" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OB8. Sürdürülebilirlik Okuryazarlığı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A8B01E3" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31D43742" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3558B7FE" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARAÇ-GEREÇLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27975D06" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Ders Kitabı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D8692C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Akıllı tahta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D47AD74" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Haritalar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31D60758" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Videolar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE48A64" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-EBA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C9E0CD9" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Atık Malzemeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465FB7AD" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Doğa Malzemeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61162F54" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kağıt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Türleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B228E4C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kontrol</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listesi, drama, canlandırma, yapılandırılmış röportaj, öz değerlendirme formu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kullanılarak değerlendirilebilir. Öğrencilerin hazırlayacakları mevsim şeridi ise dereceli</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B9B8D9" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>puanlama</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> anahtarı ile değerlendirilebilir. Bütüncül değerlendirme için tüm öğrenme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>çıktılarından oluşan bir izleme testi uygulanabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF5425C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sınıf içi performans görevi olarak öğrencilerden afetler hakkında edinilen bilgilerin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DFFA1FC" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aldığı afiş, poster gibi ürünler hazırlamaları istenebilir. Konu ile ilgili araştırma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yapmaları, ihtiyaç duyacağı materyalleri belirlemeleri ve bir planlama yaparak ürünlerini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F5FCDE" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>oluşturmaları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> istenebilir. Oluşturdukları ürünleri sınıfta sergilemeleri veya sunmaları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51F28C97" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beklenebilir</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. Ürünler, bütüncül dereceli puanlama anahtarı ile değerlendirilebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610862AE" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19BEA7A5" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42323723" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-Anlatım</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B7A1D86" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Soru-Cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CB4F0F" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Gözlem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A4C0D3" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Grup Çalışması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B863858" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-Araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="272C4BB5" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Rol Yapma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69611A05" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Drama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3025A8" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-Canlandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2170D4" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-Beyin Fırtınası</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF243D7" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-Gösteri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55216C3E" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4257E4" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZENGİNLEŞTİRME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5232D012" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden hava olaylarının özellikleri ve mevsimlerle olan ilişkisine yönelik resimli bilgi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02652154" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kartları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hazırlamaları istenebilir. Hazırladıkları bilgi kartlarından yararlanarak akranlarına</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CBC3E5F" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>konu</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ile ilgili açıklamalar yapmaları ve soru cevap etkinlikleri gerçekleştirmeleri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>sağlanabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB1BED2" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Doğada yön bulmayı konu alan, ana yönler ve doğadaki yön belirleme ipuçlarını da</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F255E2" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kullandıkları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kısa bir hikâye yazmaları istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D57F8A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin afetlere karşı alınabilecek önlemlere ilişkin broşür hazırlamaları ve bunları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298AB311" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>okul</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> arkadaşlarıyla paylaşmaları sağlanabilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin kaynakların tasarruflu kullanımına yönelik araştırma yapmaları ve araştırma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sonuçlarını vatanseverlik kavramı ile ilişkilendirerek sunmaları </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>esteklenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49045629" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="466A4B92" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESTEKLEME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E1F05C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hava olayları ile mevsimlerin özellikleri, görsel kartlar ve fotoğraflar kullanılarak</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54CEEED5" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>karşılaştırmalı</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> biçimde incelenebilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilere doğadan yararlanarak yön bulmayla ilgili eğitici dijital oyunlar oynatılabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21AD537F" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Afet istasyonu oluşturularak her istasyonda farklı bir afet türüne yönelik kısa uygulamalı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1168FB1E" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>görevler</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gerçekleştirmelerine fırsat verilebilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin doğal kaynakları ihtiyaç, istek ve israf bakımından sınıflandırmaları,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0376686C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>tasarruflu</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kullanım davranışlarını belirlemeleri amacıyla kart eşleştirme ve sınıflandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7090A563" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>çalışmaları</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yapılabilir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7825C2F8" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(18 -24 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB5959C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="603962B4" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Türk Dünyası ve Toplulukları Haftası (21 Mart Nevruz gününü içine alan hafta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148C75D9" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B91D33B" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orman Haftası  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>21-26 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546170A0" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392A7D12" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Dünya Tiyatrolar Günü (27 Mart)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E0CF84D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429E76DE" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kütüphaneler Haftası (Mart ayının son pazartesi gününü içine alan hafta)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5442F4C5" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27B50668" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turizm Haftası    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>15 -22 Nisan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C37947" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00EA3A7D" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74108D27" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ulusal Egemenlik ve Çocuk Bayramı (23 Nisan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0414BE" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="499C955D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="171AF08C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F8AE394" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="5F9D671F" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="1727"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376D90BF" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0156B17A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12 NİSAN                       16 NİSAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E350BC" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C9D3E13" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="276334FF" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23F4E92A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A1B186" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27241D2D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F80035E" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hava Olayları ve Mevsimler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0DF394" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B466B13" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Doğadan Yararlanarak Yön Bulma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5786B0D6" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.1. Hava olayları ve mevsimler arasındaki ilişkiyi çözümleyebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="653AE22C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Hava olayları ve mevsimlerin özelliklerini belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F03A96C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Hava olayları ve mevsimler arasındaki ilişkiyi belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A875C3D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65EA7F5A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F83D4F" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92B85">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.2. Doğadan yararlanarak yönünü belirleyebilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70248ED0" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4587A9B6" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0086978B" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46705C9A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="1ED0011C" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="961"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3489FA23" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4DDD71" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19 NİSAN             23 NİSAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423511E4" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FC2981" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Doğadan Yararlanarak Yön Bulma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD0ECE4" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F83D4F" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92B85">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.2. Doğadan yararlanarak yönünü belirleyebilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061CB50F" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165AA5D7" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E98F516" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF0783" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="12A792E5" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="856"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC764D1" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78737100" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26 NİSAN            30 NİSAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC30D59" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E41560" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Afetlere Karşı Alınacak Önlemler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6115026D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.3. Afetlere karşı alınması gereken önlemlere ilişkin bilgi toplayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0B07DB" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00DE7E93" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Afetlere karşı alınması gereken önlemlere ilişkin bilgi toplamak için kullanacağı</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>araçları belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08394ADB" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7E93">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Belirlediği araçları kullanarak afetlere karşı alınması gereken önlemlere ilişkin bilgileri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bulur.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F9756C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="351A7D1D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="543E82F2" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7D326DB4" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="55E1E5EE" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="1832"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BB2273" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00685A30" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432565A7" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>03 MAYIS              07 MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB98346" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43EDD278" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15B02EB9" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22FD1C9E" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="633F8FB8" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18797A23" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Afetlere Karşı Alınacak Önlemler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="074F4099" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="066DE3AF" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doğal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kaynakları Tasarruflu Kullanma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C46998" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00D92B85" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D92B85">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.3. Afetlere karşı alınması gereken önlemlere ilişkin bilgi toplayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A13CED3" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Afetlere karşı alınması gereken önlemlere ilişkin bulduğu bilgileri doğrular.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74F24FFD" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00D92B85" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) Afetlere karşı alınması gereken önlemlere ilişkin bulduğu bilgileri kaydeder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF386DD" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F8979C5" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.4. Doğal kaynakları tasarruflu kullanma davranışlarını günlük yaşamına yansıtabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="481137DC" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Doğal kaynakları kullanırken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> davranışlarını gözden geçirir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5798BCBA" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="198D0231" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5199C460" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="130F8805" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00717EC5" w:rsidRPr="000A7D71" w14:paraId="75A8C89D" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="563ECB8D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00685A30" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4213D63C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10 MAYIS   11 MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0E98DC" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="610AFA53" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doğal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kaynakları Tasarruflu Kullanma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D322A26" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.5.4. Doğal kaynakları tasarruflu kullanma davranışlarını günlük yaşamına yansıtabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0887F882" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="007A66AC" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Doğal kaynakları tasarruflu kullanmaya yönelik çıkarımlarda bulunur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63553AB6" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00F13A90" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A66AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Doğal kaynakları tasarruflu kullanmaya yönelik ulaştığı çıkarımları değerlendirir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BA4DC1" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2145C5B3" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBE1CAD" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="745ED89C" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2703833D" w14:textId="4CCE91B4" w:rsidR="007D3EFB" w:rsidRDefault="007D3EFB"/>
+    <w:p w14:paraId="78805BAD" w14:textId="67251742" w:rsidR="007D3EFB" w:rsidRDefault="007D3EFB"/>
+    <w:p w14:paraId="14FA324B" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRDefault="00717EC5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="213"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="28" w:type="dxa"/>
+          <w:right w:w="28" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="775"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="356"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="4110"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="1338"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B44F14" w:rsidRPr="000A7D71" w14:paraId="57FB55A5" w14:textId="77777777" w:rsidTr="00EB02BB">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16047" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="531E99B3" w14:textId="4EA16C53" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="002D0EAD" w:rsidP="002D0EAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>TEMA :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B44F14" w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TEMA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BİLİM,TEKNOLOJİ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VE SANAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B44F14" w:rsidRPr="000A7D71" w14:paraId="5388F3C2" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011912D" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HAFTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFB5D51" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TARİH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7237AA77" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SAAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C93805A" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>İÇERİK ÇERÇEVESİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AFF6E8" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI /SÜREÇ BİLEŞENLERİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="769FDF92" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>PROGRAMLAR ARASI BİLEŞENLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E50D434" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>..................</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE9CBF3" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ARAÇ/GEREÇ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D41E2E5" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ÖĞRENME KANITLARI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AA5F2E" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>----------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A124872" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7203FF" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>FARKLILAŞTIRMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="13102B86" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BELİRLİ GÜN VE HAFTALAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E627E02" w14:textId="77777777" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="00B44F14" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3261" w:rsidRPr="000A7D71" w14:paraId="2277C35E" w14:textId="77777777" w:rsidTr="002B49CD">
+        <w:trPr>
+          <w:trHeight w:val="1065"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FC3C02" w14:textId="1D90871A" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3296ED19" w14:textId="4C9BA2CC" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>20 MAYIS               21 MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63129FC9" w14:textId="513AC9B8" w:rsidR="00ED3261" w:rsidRPr="00F13A90" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C88DBB4" w14:textId="17B3453D" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00DA0EF8" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bilim İnsanlarının Bilime Katkıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3989CA8D" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.6.1. Bilim insanlarının bilime katkılarına yönelik kaynaklardan bilgi toplayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762C635A" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Bilim insanlarının bilime katkılarına ilişkin bilgi toplayacağı kaynakları belirler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A10BD35" w14:textId="130FB5DD" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bilim insanlarının bilime katkılarına ilişkin belirlediği </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3762C9" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Sosyal Duygusal Öğrenme Becerileri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD58C43" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099606D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SDB2.2. İş Birliği</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D72DEF9" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AE0E161" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Değerler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="503327DF" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D3. Çalışkanlık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="558D6390" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D5. Duyarlılık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C316514" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D17. Tasarruf, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DFF7AF7" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D19. Vatanseverlik</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D1D599B" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A035D28" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Okuryazarlık Becerileri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OB2. Dijital Okuryazarlık, OB4. Görsel Okuryazarlık, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E19BD2B" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA3A7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OB8. Sürdürülebilirlik Okuryazarlığı</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C7AFB5A" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450998B7" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C348969" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ARAÇ-GEREÇLER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26884E53" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1-Ders Kitabı </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56317D13" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Akıllı tahta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43982136" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Haritalar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E3EF041" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Videolar</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F93CD13" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-EBA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342F151D" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Atık Malzemeler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D49D0C1" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Doğa Malzemeleri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63DA4012" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kağıt</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Türleri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="76BEAF80" w14:textId="77777777" w:rsidR="00261BAD" w:rsidRPr="00261BAD" w:rsidRDefault="00261BAD" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrenme çıktıları; akran değerlendirme ve öz değerlendirme formu, performans görevi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA784AB" w14:textId="1AF902CB" w:rsidR="00261BAD" w:rsidRPr="00261BAD" w:rsidRDefault="00261BAD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> değerlendirilebilir. Öğrencilerin hazırlayacakları tablo ve çizelgeler dereceli puanlama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>anahtarı ile değerlendirilebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4580E52B" w14:textId="5DECD34D" w:rsidR="002B49CD" w:rsidRDefault="00261BAD" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden sınıf içi performans görevi olarak teknolojik bir ürünün değişim ve sürekliliğini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gösterebilecekleri bir ürün oluşturmaları istenebilir. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31DA3391" w14:textId="77777777" w:rsidR="002B49CD" w:rsidRDefault="002B49CD" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06147FFA" w14:textId="0829C540" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>YÖNTEM/TEKNİK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B7E48F3" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1-Anlatım</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C175C9" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2-Soru-Cevap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D05BE4" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3-Gözlem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5261F253" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4-Grup Çalışması</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="129A3259" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5-Araştırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408A2BCA" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6-Rol Yapma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FBECBB6" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7-Drama</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2599CB1A" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8-Canlandırma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181170F3" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9-Beyin Fırtınası</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7026DF35" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-Gösteri</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E4DF8A8" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3048F702" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ZENGİNLEŞTİRME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AA1920" w14:textId="11AC38F3" w:rsidR="002B49CD" w:rsidRPr="002B49CD" w:rsidRDefault="002B49CD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden bilim insanlarının bilime katkıları, buluşları ile kişilik özelliklerini içeren</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eğitici kutu oyunları tasarlamaları ve oyunlarını akranlarıyla oynamaları istenebilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66BB1F7E" w14:textId="4B42037C" w:rsidR="002B49CD" w:rsidRPr="002B49CD" w:rsidRDefault="002B49CD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden teknolojik bir ürünün değişim veya gelişim sürecini araştırmaları,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>araştırma sonuçlarından hareketle ürünün gelecekte nasıl gelişebileceğine ilişkin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>özgün tasarım fikirleri geliştirmeleri istenebilir. Fikirlerini arkadaşlarına sunmaları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FC4EA76" w14:textId="316636B7" w:rsidR="002B49CD" w:rsidRPr="002B49CD" w:rsidRDefault="002B49CD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>teşvik</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> edilebilir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerden ilgi duydukları bir sanat dalına ilişkin karşılaştıkları eserler, katıldıkları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A96C9E2" w14:textId="77777777" w:rsidR="002B49CD" w:rsidRDefault="002B49CD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>etkinlikler</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve sanatçılara yönelik sanat günlüğü tutmaları beklenebilir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0296BD13" w14:textId="7879FAC8" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DESTEKLEME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF06554" w14:textId="74B09D57" w:rsidR="002B49CD" w:rsidRPr="002B49CD" w:rsidRDefault="002B49CD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin bilim insanlarının bilime katkılarını ilişkilendirebilmesi için görsellerle ve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>anahtar kavramlarla desteklenmiş bilgi grafiklerinin incelenmesi ve tamamlanmasına</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yönelik çalışmalar yapılabilir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BF8B4F8" w14:textId="5C48F400" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="002B49CD" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin teknolojik ürünlerdeki değişim ve sürekliliği fark etmeleri için aynı ürünün</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>farklı dönemlerine ait görselleri karşılaştırarak benzerlik ve farklılıkları belirlemeleri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sağlanabilir</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FA6FE6" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="00EA3A7D" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BA8B890" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Trafik ve İlkyardım Haftası (Mayıs ayının ilk haftası)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42BD56DC" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74BA1B26" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anneler Günü </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Mayıs ayının 2 inci Pazarı)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B069DB" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64D9C382" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Engelliler Haftası</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10-16 Mayıs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="112E40F9" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="367F55C4" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Atatürk'ü Anma ve Gençlik ve Spor Bayramı (19 Mayıs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0A1AB7" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRPr="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A699DE2" w14:textId="16ABD788" w:rsidR="00ED3261" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babalar Günü (Haziran ayının </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3 üncü</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E7475F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pazarı)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597827CA" w14:textId="77777777" w:rsidR="00E7475F" w:rsidRDefault="00E7475F" w:rsidP="00E7475F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30DAA777" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A7D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F575B31" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="00EB02BB" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E622D7" w14:textId="17A9A7CD" w:rsidR="00747ACB" w:rsidRPr="00EB02BB" w:rsidRDefault="00EB02BB" w:rsidP="00747ACB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB02BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>BENİM MESLEĞİM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629718AC" w14:textId="32BB5909" w:rsidR="00EB02BB" w:rsidRPr="00EB02BB" w:rsidRDefault="00EB02BB" w:rsidP="00747ACB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB02BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Öğrencilerin meslekleri tanımaları ve meslekler hakkında doğaçlama yaparak tanıtım yapmaları</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65525445" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3261" w:rsidRPr="000A7D71" w14:paraId="51D8CB99" w14:textId="77777777" w:rsidTr="002B49CD">
+        <w:trPr>
+          <w:trHeight w:val="1407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678EC0FE" w14:textId="09C1485A" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8EB3ED" w14:textId="570148CF" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>24 MAYIS               28 MAYIS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A88962" w14:textId="1C9F186F" w:rsidR="00ED3261" w:rsidRPr="00F13A90" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218D8F52" w14:textId="18DFE8F7" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00DA0EF8" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bilim İnsanlarının Bilime Katkıları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DC393A" w14:textId="6865F79E" w:rsidR="00717EC5" w:rsidRPr="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.2.6.1. Bilim insanlarının bilime katkılarına yönelik </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>kaynaklardan bilgi toplayabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="608C18DF" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Bilim insanlarının bilime katkılarına ilişkin belirlediği kaynaklardan bilgileri bulur.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A302B1" w14:textId="77777777" w:rsidR="00717EC5" w:rsidRPr="00717EC5" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Bilim insanlarının bilime katkılarına ilişkin ulaştığı kaynakların uygunluğunu açıklar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189F54D2" w14:textId="7DAB3EC7" w:rsidR="00ED3261" w:rsidRPr="00F83D4F" w:rsidRDefault="00717EC5" w:rsidP="00717EC5">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00717EC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>) Bilim insanlarının bilime katkılarına ilişkin kaynaklardan ulaştığı bilgileri kaydeder.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3385CA24" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA8965B" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149CDB48" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="609511CD" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3261" w:rsidRPr="000A7D71" w14:paraId="1DC97D79" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="961"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05079C87" w14:textId="67531C2A" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100CA8C2" w14:textId="7A6C77D5" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>31 MAYIS               04 HAZİRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B2D96A" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="00F13A90" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="784BA786" w14:textId="10BB2FE8" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00261BAD" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Teknolojik Ürünlerin Değişim ve Sürekliliği</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D057E77" w14:textId="77777777" w:rsidR="00261BAD" w:rsidRPr="00261BAD" w:rsidRDefault="00261BAD" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.6.2. Teknolojik bir ürünün değişim ve sürekliliğine dair kanıta dayalı öngörüde bulunabilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66D18840" w14:textId="77777777" w:rsidR="00261BAD" w:rsidRPr="00261BAD" w:rsidRDefault="00261BAD" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a) Teknolojik bir ürünün zaman içindeki değişimini kanıtlara dayalı olarak ilişkilendirir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0966AEBA" w14:textId="0F64E41B" w:rsidR="00ED3261" w:rsidRPr="00F83D4F" w:rsidRDefault="00261BAD" w:rsidP="00261BAD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00261BAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Teknolojik bir ürünün gelecekteki değişimine ilişkin çıkarım yapar</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4349D08A" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D2161A" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A6A05C" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5A62DD1D" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3261" w:rsidRPr="000A7D71" w14:paraId="508BC328" w14:textId="77777777" w:rsidTr="002B49CD">
+        <w:trPr>
+          <w:trHeight w:val="626"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DF5FED" w14:textId="2E3E1AE5" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756FE02F" w14:textId="1F9A880E" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>07 HAZİRAN               11 HAZİRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF86A27" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="00F13A90" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F13A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="580D3667" w14:textId="18979009" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00DA0EF8" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Sanatın Günlük Yaşamdaki Yeri</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E40D621" w14:textId="0C7622F2" w:rsidR="00ED3261" w:rsidRPr="00627160" w:rsidRDefault="00DA0EF8" w:rsidP="002B49CD">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3261">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.6.3. Sanatın günlük yaşamdaki yerini belirleyebilme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58637E23" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEAEFDC" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F00C161" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5B07AD2F" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3261" w:rsidRPr="000A7D71" w14:paraId="38F9A75E" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="1465"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCAC2A1" w14:textId="066231CB" w:rsidR="00ED3261" w:rsidRPr="00685A30" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29995FF3" w14:textId="001CEEC6" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>14 HAZİRAN 18 HAZİRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C02AF5C" w14:textId="05CD297D" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E0E6492" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5934EA29" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E081EC7" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7891AA1B" w14:textId="3DE8CA63" w:rsidR="00ED3261" w:rsidRPr="00F13A90" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149FA6E5" w14:textId="17E10D11" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBBA46F" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED3261">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.2.6.3. Sanatın günlük yaşamdaki yerini belirleyebilme</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21733798" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17460522" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39AEDEAE" w14:textId="77777777" w:rsidR="00EB02BB" w:rsidRPr="002B49CD" w:rsidRDefault="00EB02BB" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>BENİM MESLEĞİM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6F0629" w14:textId="04A1874A" w:rsidR="00747ACB" w:rsidRPr="00F13A90" w:rsidRDefault="00EB02BB" w:rsidP="00EB02BB">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B49CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Öğrencilerin meslekleri tanımaları ve meslekler hakkında doğaçlama yaparak tanıtım yapmaları</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214C28EA" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA6092" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE7600F" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="065D00F0" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3261" w:rsidRPr="000A7D71" w14:paraId="2019969B" w14:textId="77777777" w:rsidTr="00717EC5">
+        <w:trPr>
+          <w:trHeight w:val="710"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="775" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C96931E" w14:textId="47D12AE9" w:rsidR="00ED3261" w:rsidRPr="00685A30" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100A0E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Hafta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1796DB2A" w14:textId="3A2379D2" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>21 HAZİRAN 25 HAZİRAN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="356" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11629800" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5812" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A63EABC" w14:textId="1FBB2351" w:rsidR="00ED3261" w:rsidRPr="00F13A90" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA0EF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DÖNEM SONU FAALİYET HAFTASI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26310A3C" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="426274C4" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56265C4B" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="18AF81F7" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00ED3261">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4B1BF381" w14:textId="0A597D80" w:rsidR="002B578A" w:rsidRDefault="002B578A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:hAnsi="TemelYazi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB50C50" w14:textId="5D78C13F" w:rsidR="00300737" w:rsidRDefault="000A3335" w:rsidP="00DC1030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104187">
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4800F606" wp14:editId="24222E04">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>52802</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1797050" cy="977900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Dikdörtgen 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1797050" cy="977900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="28791241" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CE4191">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                              <w:t>UYGUNDUR</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47BE1683" w14:textId="21B5ADC5" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                              <w:t>....</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                              <w:t>/09/2026</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="627283B1" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5E3310EA" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CE4191">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                              <w:t>....................</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="681CC542" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CE4191">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="tr-TR"/>
+                              </w:rPr>
+                              <w:t>Okul Müdürü</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="32C87687" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4800F606" id="Dikdörtgen 3" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:4.15pt;width:141.5pt;height:77pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBplZfOSwIAAIsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0E7dIEdYqgRYcB&#10;RVsgHXpmZCkWIImapMTufv0oOW2CbqdhOSikSPHj8dFX14M1bC9D1OgaPjmrOZNOYKvdtuE/nu++&#10;XHIWE7gWDDrZ8FcZ+fXy86er3i/kFDs0rQyMgri46H3Du5T8oqqi6KSFeIZeOjIqDBYSqWFbtQF6&#10;im5NNa3rr1WPofUBhYyRbm9HI1+W+EpJkR6VijIx03CqLZUzlHOTz2p5BYttAN9pcSgD/qEKC9pR&#10;0vdQt5CA7YL+I5TVImBElc4E2gqV0kKWHqibSf2hm3UHXpZeCJzo32GK/y+seNiv/VMgGHofF5HE&#10;3MWggs3/VB8bCliv72DJITFBl5PZfFZfEKaCbPPZbF4XNKvjax9i+ibRsiw0PNAwCkawv4+JMpLr&#10;m0tO5vBOG1MGYhzrKcN0RjGZAOKFMpBItL5teHRbzsBsiXAihRLy5G0OeQuxY3ugmUc0uh2nbHUi&#10;qhltG35Z51++phqMy9llIcuhsCMWWUrDZmCaEk/zi3yzwfb1KbCAI5+iF3ea0t5DTE8QiEBUNi1F&#10;eqRDGaRe8CBx1mH49bf77E9zJStnPRGSav+5gyA5M98dTXw+OT/PDC7K+cVsSko4tWxOLW5nb5D6&#10;n9D6eVHE7J/Mm6gC2hfanVXOSiZwgnKPiB6UmzQuCm2fkKtVcSPWekj3bu1FDp6Ry4A/Dy8Q/GHQ&#10;iSjygG/khcWHeY++48RXu4RKFzIccaWpZIUYX+Zz2M68Uqd68Tp+Q5a/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAIvAC6toAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vEMBTE74LfITzBm5vawlJq&#10;02VXEJE9iLt6T5O3bbF5KU36Z7+9z5MehxlmflPuVteLGcfQeVLwuElAIBlvO2oUfJ5fHnIQIWqy&#10;uveECq4YYFfd3pS6sH6hD5xPsRFcQqHQCtoYh0LKYFp0Omz8gMTexY9OR5ZjI+2oFy53vUyTZCud&#10;7ogXWj3gc4vm+zQ5BV/+clicqeltvr530+txNCY/KnV/t+6fQERc418YfvEZHSpmqv1ENoheAR+J&#10;CvIMBJtpnrGuObVNM5BVKf/jVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaZWXzksC&#10;AACLBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIvAC&#10;6toAAAAGAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="28791241" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CE4191">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                        <w:t>UYGUNDUR</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47BE1683" w14:textId="21B5ADC5" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                        <w:t>....</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                        <w:t>/09/2026</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="627283B1" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5E3310EA" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CE4191">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                        <w:t>....................</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="681CC542" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CE4191">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="tr-TR"/>
+                        </w:rPr>
+                        <w:t>Okul Müdürü</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="32C87687" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRPr="00CE4191" w:rsidRDefault="000E27D7" w:rsidP="00CE4191">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABF9353" w14:textId="2283BF01" w:rsidR="00300737" w:rsidRDefault="00300737" w:rsidP="00DC1030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="334359EA" w14:textId="39DD2399" w:rsidR="00300737" w:rsidRDefault="00300737" w:rsidP="00DC1030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AB8A42" w14:textId="16E3F27A" w:rsidR="00300737" w:rsidRDefault="00300737" w:rsidP="00DC1030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D9E665" w14:textId="5D1E286A" w:rsidR="00A25DAB" w:rsidRDefault="00A25DAB" w:rsidP="00DC1030">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD2DA40" w14:textId="77777777" w:rsidR="00A25DAB" w:rsidRPr="00A25DAB" w:rsidRDefault="00A25DAB" w:rsidP="00A25DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D91CAB0" w14:textId="77777777" w:rsidR="00A25DAB" w:rsidRPr="00A25DAB" w:rsidRDefault="00A25DAB" w:rsidP="00A25DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A25DAB" w:rsidRPr="00A25DAB" w:rsidSect="009A008F">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="284" w:header="227" w:footer="227" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...1800 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="609218C5" w14:textId="77777777" w:rsidR="004F329C" w:rsidRDefault="004F329C" w:rsidP="008D6516">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5EBC2C44" w14:textId="77777777" w:rsidR="004F329C" w:rsidRDefault="004F329C" w:rsidP="008D6516">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...910 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Barlow">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Barlow Light">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TemelYazi">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000AF" w:usb1="00000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Andika">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="5200A1FF" w:usb2="02000009" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Vademecum">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0000027" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000191" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Agent Orange">
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000040" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4C4F0775" w14:textId="77777777" w:rsidR="004F329C" w:rsidRDefault="004F329C" w:rsidP="008D6516">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71B3887A" w14:textId="77777777" w:rsidR="004F329C" w:rsidRDefault="004F329C" w:rsidP="008D6516">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="742C2A7F" w14:textId="77777777" w:rsidR="000E27D7" w:rsidRDefault="000E27D7" w:rsidP="00715171">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5D9AA9DA" w14:textId="6E2A9F3F" w:rsidR="000E27D7" w:rsidRPr="007C2169" w:rsidRDefault="000E27D7" w:rsidP="00715171">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007C2169">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>..........................................İLKOKULU  202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>6-2027</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007C2169">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> EĞİTİM ÖĞRETİM YILI</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1389D417" w14:textId="0428A887" w:rsidR="000E27D7" w:rsidRDefault="000E27D7" w:rsidP="00715171">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="007C2169">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">2.SINIF </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>HAYAT BİLGİSİ</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007C2169">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="007C2169">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:eastAsia="tr-TR"/>
+      </w:rPr>
+      <w:t>YILLIK  PLANI</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-[...96 lines deleted...]
-</xdr:wsDr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="B11844C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98DFF97E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="BDE9CD66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C12966F8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="038073A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FB18559"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CC35386"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC734F34"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="600794673">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="452409713">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1504249003">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="367148082">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="008D6516"/>
+    <w:rsid w:val="00002110"/>
+    <w:rsid w:val="0002136C"/>
+    <w:rsid w:val="00035DEC"/>
+    <w:rsid w:val="000379A3"/>
+    <w:rsid w:val="00043316"/>
+    <w:rsid w:val="00046225"/>
+    <w:rsid w:val="00046E3D"/>
+    <w:rsid w:val="00053C93"/>
+    <w:rsid w:val="0006241B"/>
+    <w:rsid w:val="0007065D"/>
+    <w:rsid w:val="00072ACB"/>
+    <w:rsid w:val="00073993"/>
+    <w:rsid w:val="000742CE"/>
+    <w:rsid w:val="00074F06"/>
+    <w:rsid w:val="00096A53"/>
+    <w:rsid w:val="000A1F6C"/>
+    <w:rsid w:val="000A3335"/>
+    <w:rsid w:val="000A3648"/>
+    <w:rsid w:val="000A7D71"/>
+    <w:rsid w:val="000B6453"/>
+    <w:rsid w:val="000C5602"/>
+    <w:rsid w:val="000C608C"/>
+    <w:rsid w:val="000C6468"/>
+    <w:rsid w:val="000C6812"/>
+    <w:rsid w:val="000C72AD"/>
+    <w:rsid w:val="000C7F79"/>
+    <w:rsid w:val="000D1459"/>
+    <w:rsid w:val="000D2B3D"/>
+    <w:rsid w:val="000D2F95"/>
+    <w:rsid w:val="000E27D7"/>
+    <w:rsid w:val="000E2B6F"/>
+    <w:rsid w:val="000F3A2E"/>
+    <w:rsid w:val="000F6005"/>
+    <w:rsid w:val="00102533"/>
+    <w:rsid w:val="00104187"/>
+    <w:rsid w:val="00112E6B"/>
+    <w:rsid w:val="001151F3"/>
+    <w:rsid w:val="00122C21"/>
+    <w:rsid w:val="00143107"/>
+    <w:rsid w:val="001474C2"/>
+    <w:rsid w:val="00161DF8"/>
+    <w:rsid w:val="0016232B"/>
+    <w:rsid w:val="00167DE4"/>
+    <w:rsid w:val="00170CCA"/>
+    <w:rsid w:val="00173483"/>
+    <w:rsid w:val="00176F5A"/>
+    <w:rsid w:val="00187CBF"/>
+    <w:rsid w:val="00193C02"/>
+    <w:rsid w:val="00196A65"/>
+    <w:rsid w:val="00196B02"/>
+    <w:rsid w:val="00197A25"/>
+    <w:rsid w:val="001A0DE9"/>
+    <w:rsid w:val="001A46D7"/>
+    <w:rsid w:val="001A4D79"/>
+    <w:rsid w:val="001B5B32"/>
+    <w:rsid w:val="001C06B2"/>
+    <w:rsid w:val="001F5DCE"/>
+    <w:rsid w:val="00206D4B"/>
+    <w:rsid w:val="002075D0"/>
+    <w:rsid w:val="00214292"/>
+    <w:rsid w:val="002214EE"/>
+    <w:rsid w:val="002254AB"/>
+    <w:rsid w:val="0022576D"/>
+    <w:rsid w:val="002258C7"/>
+    <w:rsid w:val="00230021"/>
+    <w:rsid w:val="00232412"/>
+    <w:rsid w:val="00232BBA"/>
+    <w:rsid w:val="0023553E"/>
+    <w:rsid w:val="00250966"/>
+    <w:rsid w:val="00261843"/>
+    <w:rsid w:val="00261BAD"/>
+    <w:rsid w:val="0027636E"/>
+    <w:rsid w:val="00287828"/>
+    <w:rsid w:val="00291004"/>
+    <w:rsid w:val="002A6035"/>
+    <w:rsid w:val="002B163D"/>
+    <w:rsid w:val="002B49CD"/>
+    <w:rsid w:val="002B4C6E"/>
+    <w:rsid w:val="002B578A"/>
+    <w:rsid w:val="002B78AE"/>
+    <w:rsid w:val="002C1537"/>
+    <w:rsid w:val="002C5AB3"/>
+    <w:rsid w:val="002D038E"/>
+    <w:rsid w:val="002D0EAD"/>
+    <w:rsid w:val="002D4ABF"/>
+    <w:rsid w:val="002E7422"/>
+    <w:rsid w:val="0030053F"/>
+    <w:rsid w:val="00300737"/>
+    <w:rsid w:val="00305383"/>
+    <w:rsid w:val="00315F0E"/>
+    <w:rsid w:val="003169F2"/>
+    <w:rsid w:val="00322B8A"/>
+    <w:rsid w:val="003232F2"/>
+    <w:rsid w:val="003368EA"/>
+    <w:rsid w:val="00342A40"/>
+    <w:rsid w:val="00344919"/>
+    <w:rsid w:val="00344DC2"/>
+    <w:rsid w:val="00347C57"/>
+    <w:rsid w:val="00347F70"/>
+    <w:rsid w:val="0035463C"/>
+    <w:rsid w:val="003600A6"/>
+    <w:rsid w:val="00360895"/>
+    <w:rsid w:val="00363E28"/>
+    <w:rsid w:val="00366CB3"/>
+    <w:rsid w:val="0037378E"/>
+    <w:rsid w:val="00375AA9"/>
+    <w:rsid w:val="00380E89"/>
+    <w:rsid w:val="0038116E"/>
+    <w:rsid w:val="0038362B"/>
+    <w:rsid w:val="003922AF"/>
+    <w:rsid w:val="0039251A"/>
+    <w:rsid w:val="00392525"/>
+    <w:rsid w:val="003A3DCC"/>
+    <w:rsid w:val="003A69A1"/>
+    <w:rsid w:val="003B0CA8"/>
+    <w:rsid w:val="003B2D12"/>
+    <w:rsid w:val="003C7CDA"/>
+    <w:rsid w:val="003D3FBD"/>
+    <w:rsid w:val="003D7F18"/>
+    <w:rsid w:val="003F0579"/>
+    <w:rsid w:val="004104F6"/>
+    <w:rsid w:val="00414E34"/>
+    <w:rsid w:val="004178B2"/>
+    <w:rsid w:val="004275BD"/>
+    <w:rsid w:val="00434175"/>
+    <w:rsid w:val="00442677"/>
+    <w:rsid w:val="0044464F"/>
+    <w:rsid w:val="00446DBB"/>
+    <w:rsid w:val="00455DE4"/>
+    <w:rsid w:val="00465062"/>
+    <w:rsid w:val="00474EE0"/>
+    <w:rsid w:val="004830F6"/>
+    <w:rsid w:val="00483B0F"/>
+    <w:rsid w:val="00497231"/>
+    <w:rsid w:val="004A09D1"/>
+    <w:rsid w:val="004A2D37"/>
+    <w:rsid w:val="004A43F8"/>
+    <w:rsid w:val="004B162F"/>
+    <w:rsid w:val="004B7E2B"/>
+    <w:rsid w:val="004C1641"/>
+    <w:rsid w:val="004C1B88"/>
+    <w:rsid w:val="004D70B6"/>
+    <w:rsid w:val="004E1531"/>
+    <w:rsid w:val="004F329C"/>
+    <w:rsid w:val="00500F50"/>
+    <w:rsid w:val="00501BF2"/>
+    <w:rsid w:val="00504A86"/>
+    <w:rsid w:val="0051047D"/>
+    <w:rsid w:val="00523A61"/>
+    <w:rsid w:val="00524A29"/>
+    <w:rsid w:val="00526CFC"/>
+    <w:rsid w:val="005304E4"/>
+    <w:rsid w:val="005306DF"/>
+    <w:rsid w:val="005310DE"/>
+    <w:rsid w:val="00536C7E"/>
+    <w:rsid w:val="00541365"/>
+    <w:rsid w:val="005452E2"/>
+    <w:rsid w:val="00546C3B"/>
+    <w:rsid w:val="00554B50"/>
+    <w:rsid w:val="0055526E"/>
+    <w:rsid w:val="005620E7"/>
+    <w:rsid w:val="00564CE1"/>
+    <w:rsid w:val="00565B88"/>
+    <w:rsid w:val="00571381"/>
+    <w:rsid w:val="00572916"/>
+    <w:rsid w:val="00572A91"/>
+    <w:rsid w:val="005812B7"/>
+    <w:rsid w:val="00585BA6"/>
+    <w:rsid w:val="005A23DD"/>
+    <w:rsid w:val="005B32C7"/>
+    <w:rsid w:val="005C2161"/>
+    <w:rsid w:val="005C4DA7"/>
+    <w:rsid w:val="005C5200"/>
+    <w:rsid w:val="005C7837"/>
+    <w:rsid w:val="005D6784"/>
+    <w:rsid w:val="005E5ABA"/>
+    <w:rsid w:val="005E62E9"/>
+    <w:rsid w:val="005E6595"/>
+    <w:rsid w:val="005F18CC"/>
+    <w:rsid w:val="005F4971"/>
+    <w:rsid w:val="00607229"/>
+    <w:rsid w:val="006110AA"/>
+    <w:rsid w:val="006123AB"/>
+    <w:rsid w:val="00622F1F"/>
+    <w:rsid w:val="006261CE"/>
+    <w:rsid w:val="00626A59"/>
+    <w:rsid w:val="00627160"/>
+    <w:rsid w:val="00632812"/>
+    <w:rsid w:val="00634CB2"/>
+    <w:rsid w:val="0064218B"/>
+    <w:rsid w:val="00643A19"/>
+    <w:rsid w:val="00645A75"/>
+    <w:rsid w:val="0065546F"/>
+    <w:rsid w:val="00656706"/>
+    <w:rsid w:val="00656A81"/>
+    <w:rsid w:val="00663F44"/>
+    <w:rsid w:val="006667DE"/>
+    <w:rsid w:val="00676504"/>
+    <w:rsid w:val="006805A5"/>
+    <w:rsid w:val="00681C82"/>
+    <w:rsid w:val="00686222"/>
+    <w:rsid w:val="00697DF7"/>
+    <w:rsid w:val="006A6097"/>
+    <w:rsid w:val="006B0FCD"/>
+    <w:rsid w:val="006B7323"/>
+    <w:rsid w:val="006E3D7B"/>
+    <w:rsid w:val="006F55BC"/>
+    <w:rsid w:val="007032AF"/>
+    <w:rsid w:val="007053EA"/>
+    <w:rsid w:val="00715171"/>
+    <w:rsid w:val="007160A4"/>
+    <w:rsid w:val="007172DA"/>
+    <w:rsid w:val="00717EC5"/>
+    <w:rsid w:val="00732C91"/>
+    <w:rsid w:val="00733D2E"/>
+    <w:rsid w:val="00741C2A"/>
+    <w:rsid w:val="00746AC2"/>
+    <w:rsid w:val="00747ACB"/>
+    <w:rsid w:val="00752D34"/>
+    <w:rsid w:val="00757F8A"/>
+    <w:rsid w:val="00761D41"/>
+    <w:rsid w:val="00763A14"/>
+    <w:rsid w:val="00775E44"/>
+    <w:rsid w:val="007767B4"/>
+    <w:rsid w:val="00782E4F"/>
+    <w:rsid w:val="007831A0"/>
+    <w:rsid w:val="00783793"/>
+    <w:rsid w:val="00790052"/>
+    <w:rsid w:val="00792588"/>
+    <w:rsid w:val="0079741C"/>
+    <w:rsid w:val="007A3DE0"/>
+    <w:rsid w:val="007A41FD"/>
+    <w:rsid w:val="007A66AC"/>
+    <w:rsid w:val="007B1B51"/>
+    <w:rsid w:val="007C0C23"/>
+    <w:rsid w:val="007C1239"/>
+    <w:rsid w:val="007C2169"/>
+    <w:rsid w:val="007C2DE2"/>
+    <w:rsid w:val="007C62B8"/>
+    <w:rsid w:val="007D3EFB"/>
+    <w:rsid w:val="007D5615"/>
+    <w:rsid w:val="007E0A68"/>
+    <w:rsid w:val="007E2BD4"/>
+    <w:rsid w:val="007E5A58"/>
+    <w:rsid w:val="007E6DB0"/>
+    <w:rsid w:val="007F6F20"/>
+    <w:rsid w:val="00805892"/>
+    <w:rsid w:val="008146A5"/>
+    <w:rsid w:val="00815A9D"/>
+    <w:rsid w:val="00820D4F"/>
+    <w:rsid w:val="00823BF9"/>
+    <w:rsid w:val="008259D1"/>
+    <w:rsid w:val="008267C0"/>
+    <w:rsid w:val="00827923"/>
+    <w:rsid w:val="008326D4"/>
+    <w:rsid w:val="008329B9"/>
+    <w:rsid w:val="00833453"/>
+    <w:rsid w:val="00834F13"/>
+    <w:rsid w:val="00840783"/>
+    <w:rsid w:val="008427C9"/>
+    <w:rsid w:val="008470DB"/>
+    <w:rsid w:val="00852AC8"/>
+    <w:rsid w:val="008544FA"/>
+    <w:rsid w:val="00855C25"/>
+    <w:rsid w:val="008573DB"/>
+    <w:rsid w:val="008576B3"/>
+    <w:rsid w:val="00857AD2"/>
+    <w:rsid w:val="00863FF6"/>
+    <w:rsid w:val="00865D74"/>
+    <w:rsid w:val="008662D4"/>
+    <w:rsid w:val="00871A88"/>
+    <w:rsid w:val="00875BAB"/>
+    <w:rsid w:val="00883A32"/>
+    <w:rsid w:val="00885265"/>
+    <w:rsid w:val="00890F36"/>
+    <w:rsid w:val="008A0CB2"/>
+    <w:rsid w:val="008A24C3"/>
+    <w:rsid w:val="008A54E3"/>
+    <w:rsid w:val="008A7A9A"/>
+    <w:rsid w:val="008B65A9"/>
+    <w:rsid w:val="008C4ED8"/>
+    <w:rsid w:val="008C69CA"/>
+    <w:rsid w:val="008C6FD7"/>
+    <w:rsid w:val="008D1C93"/>
+    <w:rsid w:val="008D6516"/>
+    <w:rsid w:val="008E2C6E"/>
+    <w:rsid w:val="008E3D27"/>
+    <w:rsid w:val="008E6972"/>
+    <w:rsid w:val="008E7B13"/>
+    <w:rsid w:val="008F495C"/>
+    <w:rsid w:val="008F5E50"/>
+    <w:rsid w:val="008F7BA6"/>
+    <w:rsid w:val="00904AB8"/>
+    <w:rsid w:val="00915A99"/>
+    <w:rsid w:val="00923D61"/>
+    <w:rsid w:val="009242D1"/>
+    <w:rsid w:val="00932D32"/>
+    <w:rsid w:val="009354DC"/>
+    <w:rsid w:val="00943BB5"/>
+    <w:rsid w:val="009459CA"/>
+    <w:rsid w:val="009573F8"/>
+    <w:rsid w:val="00957A91"/>
+    <w:rsid w:val="009625D7"/>
+    <w:rsid w:val="00975A88"/>
+    <w:rsid w:val="00976F9C"/>
+    <w:rsid w:val="009770F1"/>
+    <w:rsid w:val="009857EE"/>
+    <w:rsid w:val="00990FEA"/>
+    <w:rsid w:val="00991F09"/>
+    <w:rsid w:val="00993F05"/>
+    <w:rsid w:val="0099606D"/>
+    <w:rsid w:val="009A008F"/>
+    <w:rsid w:val="009B6736"/>
+    <w:rsid w:val="009C325D"/>
+    <w:rsid w:val="009D1AFB"/>
+    <w:rsid w:val="009D4619"/>
+    <w:rsid w:val="009D740D"/>
+    <w:rsid w:val="009D79CC"/>
+    <w:rsid w:val="009E217B"/>
+    <w:rsid w:val="009E78EA"/>
+    <w:rsid w:val="009F016D"/>
+    <w:rsid w:val="009F2AEC"/>
+    <w:rsid w:val="00A0180C"/>
+    <w:rsid w:val="00A027B8"/>
+    <w:rsid w:val="00A06547"/>
+    <w:rsid w:val="00A13A20"/>
+    <w:rsid w:val="00A14534"/>
+    <w:rsid w:val="00A14651"/>
+    <w:rsid w:val="00A15243"/>
+    <w:rsid w:val="00A16994"/>
+    <w:rsid w:val="00A2236F"/>
+    <w:rsid w:val="00A25DAB"/>
+    <w:rsid w:val="00A276BB"/>
+    <w:rsid w:val="00A33102"/>
+    <w:rsid w:val="00A36992"/>
+    <w:rsid w:val="00A43065"/>
+    <w:rsid w:val="00A4361B"/>
+    <w:rsid w:val="00A44680"/>
+    <w:rsid w:val="00A47C93"/>
+    <w:rsid w:val="00A51262"/>
+    <w:rsid w:val="00A52FC1"/>
+    <w:rsid w:val="00A53BF2"/>
+    <w:rsid w:val="00A61515"/>
+    <w:rsid w:val="00A61C7C"/>
+    <w:rsid w:val="00A63B84"/>
+    <w:rsid w:val="00A66C46"/>
+    <w:rsid w:val="00A733DC"/>
+    <w:rsid w:val="00A76D9B"/>
+    <w:rsid w:val="00A77304"/>
+    <w:rsid w:val="00A8018A"/>
+    <w:rsid w:val="00A836C7"/>
+    <w:rsid w:val="00A83D2F"/>
+    <w:rsid w:val="00A94D1E"/>
+    <w:rsid w:val="00A95965"/>
+    <w:rsid w:val="00AA4253"/>
+    <w:rsid w:val="00AA6239"/>
+    <w:rsid w:val="00AA689E"/>
+    <w:rsid w:val="00AA697E"/>
+    <w:rsid w:val="00AB22A7"/>
+    <w:rsid w:val="00AB6322"/>
+    <w:rsid w:val="00AC2252"/>
+    <w:rsid w:val="00AC33B1"/>
+    <w:rsid w:val="00AD29A3"/>
+    <w:rsid w:val="00AD2BDC"/>
+    <w:rsid w:val="00AD2E5A"/>
+    <w:rsid w:val="00AE024E"/>
+    <w:rsid w:val="00AE19C4"/>
+    <w:rsid w:val="00AF4A87"/>
+    <w:rsid w:val="00B04793"/>
+    <w:rsid w:val="00B06A79"/>
+    <w:rsid w:val="00B0721E"/>
+    <w:rsid w:val="00B07B30"/>
+    <w:rsid w:val="00B11554"/>
+    <w:rsid w:val="00B11C9D"/>
+    <w:rsid w:val="00B124C8"/>
+    <w:rsid w:val="00B13CB3"/>
+    <w:rsid w:val="00B15B19"/>
+    <w:rsid w:val="00B20608"/>
+    <w:rsid w:val="00B314EC"/>
+    <w:rsid w:val="00B33CE6"/>
+    <w:rsid w:val="00B34B64"/>
+    <w:rsid w:val="00B4220D"/>
+    <w:rsid w:val="00B42DFD"/>
+    <w:rsid w:val="00B44BEE"/>
+    <w:rsid w:val="00B44F14"/>
+    <w:rsid w:val="00B571EA"/>
+    <w:rsid w:val="00B60420"/>
+    <w:rsid w:val="00B61DBD"/>
+    <w:rsid w:val="00B64B75"/>
+    <w:rsid w:val="00B64BBB"/>
+    <w:rsid w:val="00B72960"/>
+    <w:rsid w:val="00B8003B"/>
+    <w:rsid w:val="00B83E6D"/>
+    <w:rsid w:val="00B86A74"/>
+    <w:rsid w:val="00B93A91"/>
+    <w:rsid w:val="00B94450"/>
+    <w:rsid w:val="00BA0A06"/>
+    <w:rsid w:val="00BB68E3"/>
+    <w:rsid w:val="00BC226C"/>
+    <w:rsid w:val="00BC24F9"/>
+    <w:rsid w:val="00BC2E78"/>
+    <w:rsid w:val="00BC2F31"/>
+    <w:rsid w:val="00BC3AA2"/>
+    <w:rsid w:val="00BC673F"/>
+    <w:rsid w:val="00BD3785"/>
+    <w:rsid w:val="00BD590C"/>
+    <w:rsid w:val="00BF0BF9"/>
+    <w:rsid w:val="00BF0FCB"/>
+    <w:rsid w:val="00BF363E"/>
+    <w:rsid w:val="00C00018"/>
+    <w:rsid w:val="00C06E3C"/>
+    <w:rsid w:val="00C06E5D"/>
+    <w:rsid w:val="00C07EF2"/>
+    <w:rsid w:val="00C22A22"/>
+    <w:rsid w:val="00C26315"/>
+    <w:rsid w:val="00C4167D"/>
+    <w:rsid w:val="00C43391"/>
+    <w:rsid w:val="00C471BE"/>
+    <w:rsid w:val="00C51B90"/>
+    <w:rsid w:val="00C54BCA"/>
+    <w:rsid w:val="00C63163"/>
+    <w:rsid w:val="00C7323B"/>
+    <w:rsid w:val="00C82964"/>
+    <w:rsid w:val="00C842C4"/>
+    <w:rsid w:val="00C9362A"/>
+    <w:rsid w:val="00C96D7C"/>
+    <w:rsid w:val="00C97E7A"/>
+    <w:rsid w:val="00CA2CD1"/>
+    <w:rsid w:val="00CB72B0"/>
+    <w:rsid w:val="00CC1AEF"/>
+    <w:rsid w:val="00CC4B3B"/>
+    <w:rsid w:val="00CD38C4"/>
+    <w:rsid w:val="00CE04A2"/>
+    <w:rsid w:val="00CE4191"/>
+    <w:rsid w:val="00CE5CB5"/>
+    <w:rsid w:val="00CE751D"/>
+    <w:rsid w:val="00CF2C8F"/>
+    <w:rsid w:val="00CF44AE"/>
+    <w:rsid w:val="00D01936"/>
+    <w:rsid w:val="00D034F0"/>
+    <w:rsid w:val="00D0646C"/>
+    <w:rsid w:val="00D07108"/>
+    <w:rsid w:val="00D168E8"/>
+    <w:rsid w:val="00D22460"/>
+    <w:rsid w:val="00D237E7"/>
+    <w:rsid w:val="00D35333"/>
+    <w:rsid w:val="00D36696"/>
+    <w:rsid w:val="00D51F42"/>
+    <w:rsid w:val="00D678EE"/>
+    <w:rsid w:val="00D7137E"/>
+    <w:rsid w:val="00D74626"/>
+    <w:rsid w:val="00D76946"/>
+    <w:rsid w:val="00D77AE1"/>
+    <w:rsid w:val="00D82E52"/>
+    <w:rsid w:val="00D92B85"/>
+    <w:rsid w:val="00D93DCB"/>
+    <w:rsid w:val="00D94632"/>
+    <w:rsid w:val="00DA0EF8"/>
+    <w:rsid w:val="00DA6B37"/>
+    <w:rsid w:val="00DA7CA3"/>
+    <w:rsid w:val="00DA7E3F"/>
+    <w:rsid w:val="00DB474B"/>
+    <w:rsid w:val="00DC1030"/>
+    <w:rsid w:val="00DC25D6"/>
+    <w:rsid w:val="00DC356D"/>
+    <w:rsid w:val="00DD16B9"/>
+    <w:rsid w:val="00DD2969"/>
+    <w:rsid w:val="00DD760B"/>
+    <w:rsid w:val="00DE7E93"/>
+    <w:rsid w:val="00DF3302"/>
+    <w:rsid w:val="00DF63D1"/>
+    <w:rsid w:val="00DF78C2"/>
+    <w:rsid w:val="00DF7A07"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E06601"/>
+    <w:rsid w:val="00E318D7"/>
+    <w:rsid w:val="00E3419A"/>
+    <w:rsid w:val="00E40E64"/>
+    <w:rsid w:val="00E41BD0"/>
+    <w:rsid w:val="00E54078"/>
+    <w:rsid w:val="00E56D85"/>
+    <w:rsid w:val="00E57597"/>
+    <w:rsid w:val="00E609F2"/>
+    <w:rsid w:val="00E61B6D"/>
+    <w:rsid w:val="00E63F33"/>
+    <w:rsid w:val="00E652B8"/>
+    <w:rsid w:val="00E67895"/>
+    <w:rsid w:val="00E7475F"/>
+    <w:rsid w:val="00E74DEE"/>
+    <w:rsid w:val="00E76265"/>
+    <w:rsid w:val="00E76C6B"/>
+    <w:rsid w:val="00E83722"/>
+    <w:rsid w:val="00E854EE"/>
+    <w:rsid w:val="00E85EE7"/>
+    <w:rsid w:val="00EA3A7D"/>
+    <w:rsid w:val="00EA6052"/>
+    <w:rsid w:val="00EB02BB"/>
+    <w:rsid w:val="00EB45D5"/>
+    <w:rsid w:val="00EC1381"/>
+    <w:rsid w:val="00EC6066"/>
+    <w:rsid w:val="00ED3261"/>
+    <w:rsid w:val="00EE09F9"/>
+    <w:rsid w:val="00EE6BCD"/>
+    <w:rsid w:val="00EF68ED"/>
+    <w:rsid w:val="00F00F3E"/>
+    <w:rsid w:val="00F0169C"/>
+    <w:rsid w:val="00F07C0D"/>
+    <w:rsid w:val="00F11605"/>
+    <w:rsid w:val="00F11DDD"/>
+    <w:rsid w:val="00F13A90"/>
+    <w:rsid w:val="00F14110"/>
+    <w:rsid w:val="00F17F5E"/>
+    <w:rsid w:val="00F2437A"/>
+    <w:rsid w:val="00F275FF"/>
+    <w:rsid w:val="00F46698"/>
+    <w:rsid w:val="00F53AFC"/>
+    <w:rsid w:val="00F57014"/>
+    <w:rsid w:val="00F6044D"/>
+    <w:rsid w:val="00F60E79"/>
+    <w:rsid w:val="00F65F64"/>
+    <w:rsid w:val="00F73C0F"/>
+    <w:rsid w:val="00F82D35"/>
+    <w:rsid w:val="00F83D4F"/>
+    <w:rsid w:val="00F858E5"/>
+    <w:rsid w:val="00F874F5"/>
+    <w:rsid w:val="00F879BD"/>
+    <w:rsid w:val="00F87ED0"/>
+    <w:rsid w:val="00F9187B"/>
+    <w:rsid w:val="00F953C2"/>
+    <w:rsid w:val="00FB008F"/>
+    <w:rsid w:val="00FB1808"/>
+    <w:rsid w:val="00FB4106"/>
+    <w:rsid w:val="00FB4F5B"/>
+    <w:rsid w:val="00FD0EDF"/>
+    <w:rsid w:val="00FD7872"/>
+    <w:rsid w:val="00FF02AA"/>
+    <w:rsid w:val="00FF2C60"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="tr-TR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="32F556CF"/>
+  <w15:docId w15:val="{A9240BF1-45CC-456E-915F-DC8D16F49B4A}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D7F18"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="stBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D6516"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="stBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D6516"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AltBilgiChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D6516"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AltBilgi"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D6516"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="008D6516"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TabloKlavuzu1">
+    <w:name w:val="Tablo Kılavuzu1"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:next w:val="TabloKlavuzu"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C51B90"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF44AE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF44AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="stbilgi0">
+    <w:name w:val="Üstbilgi"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00CC4B3B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CE4191"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="002C5AB3"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Barlow" w:hAnsi="Barlow" w:cs="Barlow"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa0">
+    <w:name w:val="Pa0"/>
+    <w:basedOn w:val="Default"/>
+    <w:next w:val="Default"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002C5AB3"/>
+    <w:pPr>
+      <w:spacing w:line="201" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Barlow Light" w:hAnsi="Barlow Light" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="KlavuzTablo3-Vurgu5">
+    <w:name w:val="Grid Table 3 Accent 5"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="0002136C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AralkYok">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="AralkYokChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A23DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
+    <w:name w:val="Aralık Yok Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AralkYok"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00B124C8"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1490057386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
@@ -3146,1774 +28297,92 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1692 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B90F67D7-9A1D-4372-8226-6D518207A351}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>4377</Words>
+  <Characters>24955</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>207</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
+        <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sayfa1</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>www.mustafakabul.com</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Manager>Mustafa Kabul</Manager>
+  <Company>www.mustafakabul.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>29274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>TEGM8</dc:creator>
+  <dc:title>www.mustafakabul.com</dc:title>
+  <dc:subject>Mustafa Kabul</dc:subject>
+  <dc:creator>Mustafa KABUL</dc:creator>
+  <cp:keywords>Mustafa KABUL</cp:keywords>
+  <dc:description>Bu dosya www.mustafakabul.com sitesinden indirilmiştir.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category>www.mustafakabul.com</cp:category>
 </cp:coreProperties>
 </file>