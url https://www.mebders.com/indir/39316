--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -711,122 +711,184 @@
           </w:p>
           <w:p w14:paraId="2D729C69" w14:textId="192E147E" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00E67AEB" w:rsidP="00E67AEB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E3C451A" w14:textId="77777777" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00E67AEB" w:rsidP="00E67AEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73358FA8" w14:textId="3C11CA35" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00BD371E" w:rsidP="00E67AEB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+          <w:p w14:paraId="0972876A" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.1.1. Bilimsel bilgiye ulaşma yollarını sorgulayabilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+              <w:t xml:space="preserve">FB.3.1.1. Bilimsel bilgiye ulaşma yollarını sorgulayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="649191FC" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+              <w:t xml:space="preserve">a) Merak ettiği bilimsel bir konuyu tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE21598" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>d) Toplanan bilgiler üzerinden bilimsel bilgiye ulaşma yollarına ilişkin çıkarım yapar.</w:t>
+              <w:t xml:space="preserve">b) İlgili konu hakkında sorular sorar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111B96F7" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Sorularını cevaplamaya yönelik bilgi toplar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5413DB" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) Bilimsel bilgiye ulaşma yollarının uygunluğunu değerlendirir. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73358FA8" w14:textId="16080928" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d) Toplanan bilgiler üzerinden bilimsel bilgiye ulaşma yollarına ilişkin çıkarım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0985BBC7" w14:textId="77777777" w:rsidR="00BD371E" w:rsidRPr="00BD371E" w:rsidRDefault="00BD371E" w:rsidP="00BD371E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD371E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme çıktılarının değerlendirilmesinde akran değerlendirme formu, performans görevi, öğrenci ürün dosyası kullanılabilir.</w:t>
             </w:r>
           </w:p>
@@ -1405,111 +1467,163 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="022619E0" w14:textId="415027CF" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00BD371E" w:rsidP="00BD371E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00254ED3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilim İnsanlarının Özellikleri </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ABB4805" w14:textId="5F4151C5" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00BD371E" w:rsidP="00E67AEB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+          <w:p w14:paraId="23E2623B" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.1.2. Bilim insanlarının özelliklerine ilişkin genelleme yapabilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+              <w:t xml:space="preserve">FB.3.1.2. Bilim insanlarının özelliklerini genelleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1238C914" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+              <w:t xml:space="preserve">a) Bilim insanları hakkında bilgi toplar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761B8781" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>ç) Örüntüler üzerinden bilim insanlarının özellikleri hakkında önermede bulunur.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bilim insanlarının ortak özelliklerini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C8DF8D" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Bilim insanlarının ortak olmayan özelliklerini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ABB4805" w14:textId="192A4C96" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="00E67AEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) Örüntüler üzerinden bilim insanlarının özellikleri hakkında önermede bulunur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4DC6B0A6" w14:textId="77777777" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00E67AEB" w:rsidP="00E67AEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5A73B00D" w14:textId="77777777" w:rsidR="00E67AEB" w:rsidRPr="00D0674B" w:rsidRDefault="00E67AEB" w:rsidP="00E67AEB">
             <w:pPr>
@@ -2383,111 +2497,163 @@
           </w:p>
           <w:p w14:paraId="1F81F94A" w14:textId="77777777" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="000573B9" w:rsidP="000573B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58454DAB" w14:textId="77777777" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="000573B9" w:rsidP="000573B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75C18564" w14:textId="7F0C5FD1" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="00BD371E" w:rsidP="000573B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+          <w:p w14:paraId="19121046" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.2.1. Canlıları; mikroskopla görülebilen canlılar, mantarlar, bitkiler ve hayvanlar olarak sınıflandırabilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+              <w:t xml:space="preserve">FB.3.2.1. Canlıları; mikroskopla görülebilen canlılar, mantarlar, bitkiler ve hayvanlar olarak sınıflandırabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BBA136C" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00BD371E">
+              <w:t xml:space="preserve">a) Canlıların benzer ve farklı niteliklerini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D52645" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>ç) Canlıları etiketler.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Canlıları niteliklerine göre ayırır. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D9F3CF" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Canlıları gruplandırır. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75C18564" w14:textId="272A03A1" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) Canlıları etiketler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="1C27393A" w14:textId="02361593" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="00F85C7B" w:rsidP="000573B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F85C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme çıktılarının değerlendirilmesinde çalışma yaprağı, gözlem formu, akran değerlendirme formu, performans görevi, öğrenci ürün dosyası kullanılabilir.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F85C7B">
@@ -3111,111 +3277,116 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A94AB44" w14:textId="61961ECD" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="00BD371E" w:rsidP="000573B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Duyu Organlarının İşlevleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347B5467" w14:textId="717C75AD" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="00F85C7B" w:rsidP="000573B9">
-[...59 lines deleted...]
-              <w:t>değerlendirir.</w:t>
+          <w:p w14:paraId="594D1AAA" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FB.3.2.2. Canlıların çevrelerini farklı yollarla algılamaları konusunda bilimsel çıkarım yapabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17205BA3" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Canlıların çevrelerini algılama biçimlerine ilişkin nitelikleri tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D89CD7C" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Duyu organlarının işlevleri ile ilgili veri toplayarak kaydeder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="347B5467" w14:textId="4F6840C6" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Canlıların çevrelerini farklı biçimlerde algılamalarına ilişkin verileri yorumlayarak değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7A61C144" w14:textId="77777777" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="000573B9" w:rsidP="000573B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="13404358" w14:textId="77777777" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="000573B9" w:rsidP="000573B9">
             <w:pPr>
@@ -3425,89 +3596,109 @@
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Canlıların Yaşam Döngüleri</w:t>
             </w:r>
             <w:r w:rsidR="000573B9" w:rsidRPr="00D0674B">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA09D0C" w14:textId="319540C8" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="00F85C7B" w:rsidP="000573B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00F85C7B">
+          <w:p w14:paraId="444C5B88" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.2.3. Canlıların yaşam döngülerini açıklamada tümevarımsal akıl yürütebilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F85C7B">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F85C7B">
+              <w:t xml:space="preserve">FB.3.2.3. Canlıların yaşam döngülerini açıklamada tümevarımsal akıl yürütebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B7FC85D" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>b) Canlıların yaşam döngüleri ile ilgili genelleme yapar.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Canlıların yaşam döngüleri ile ilgili örüntüleri bulur. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA09D0C" w14:textId="40605A94" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="000573B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>b) Canlıların yaşam döngüleri ile ilgili genelleme yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="32B5B904" w14:textId="77777777" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="000573B9" w:rsidP="000573B9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="00879843" w14:textId="77777777" w:rsidR="000573B9" w:rsidRPr="00D0674B" w:rsidRDefault="000573B9" w:rsidP="000573B9">
             <w:pPr>
@@ -4383,312 +4574,110 @@
           <w:p w14:paraId="700A05AF" w14:textId="77777777" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="00CE7C52" w:rsidP="00F53C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B88EFF4" w14:textId="77777777" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="00CE7C52" w:rsidP="00F53C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171104BF" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00142779" w:rsidRDefault="00142779" w:rsidP="00142779">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00142779">
+          <w:p w14:paraId="1E59F90B" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00F53C31">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">FB.3.3.1. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00142779">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Kayaçlar</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00142779">
+              <w:t xml:space="preserve">FB.3.3.1. Kayaçlar, madenler ve mineraller ile ilgili tümdengelimsel akıl yürütebilme                                  a) Kayaçlar, madenler ve mineralleri belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E180F2D" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00F53C31">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">, madenler ve mineraller ile ilgili </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00142779">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tümdengelimsel</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00142779">
+              <w:t xml:space="preserve">b) Kayaçlar, madenler ve mineraller arasında ilişki kurar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0866B923" w14:textId="7CB3F056" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="00F53C31">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> akıl </w:t>
-[...200 lines deleted...]
-            </w:pPr>
+              <w:t>c) Kayaçlar, madenler ve mineraller arasında genelden genele veya genelden özele çıkarım yapar.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="137176AE" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00142779" w:rsidRDefault="00142779" w:rsidP="00142779">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00142779">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -6108,394 +6097,100 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44BC9574" w14:textId="45DAB3FF" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="00F53C31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fosil Oluşumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D042C40" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00142779" w:rsidRDefault="00142779" w:rsidP="00142779">
-[...342 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71F3B8EA" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="004576F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FB.3.3.2. Fosil oluşumu ile ilgili bilgileri sentezleyebilme a) Fosil oluşumunu gösteren sürecin bütün ve parçalarını belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496A9AA6" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="004576F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Süreci oluşturan aşamalar arasında ilişki kurar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11BE4F7F" w14:textId="2E09CF83" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="004576F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Fosillerin oluşum sürecini oluşturan aşamaları uygun sırayla bir bütün hâline getirir.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="4CFC7222" w14:textId="77777777" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="00CE7C52" w:rsidP="00F53C31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0BB368A2" w14:textId="77777777" w:rsidR="00CE7C52" w:rsidRPr="00D0674B" w:rsidRDefault="00CE7C52" w:rsidP="00F53C31">
             <w:pPr>
               <w:rPr>
@@ -7377,171 +7072,143 @@
           <w:p w14:paraId="4196594F" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FED0803" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B67DFD" w14:textId="4EB9279C" w:rsidR="00142779" w:rsidRPr="00254ED3" w:rsidRDefault="00142779" w:rsidP="006123E4">
+          <w:p w14:paraId="51B9EE9D" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00254ED3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>FB.3.4.1. Çevresindeki maddeleri hâllerine göre sınıflandırabilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t xml:space="preserve">FB.3.4.1. Çevresindeki maddeleri hâllerine göre sınıflandırabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FB31CE8" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...5 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>a)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t xml:space="preserve">a) Çevresindeki maddelerin niteliklerini tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53497476" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t> Çevresindeki maddelerin niteliklerini tanımlar.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">b) Çevresindeki maddeleri niteliklerine göre ayırır. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBEBF63" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>b)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t> Çevresindeki maddeleri niteliklerine göre ayırır.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t xml:space="preserve">c) Çevresindeki maddeleri hâllerine göre gruplandırır.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37B67DFD" w14:textId="4405C761" w:rsidR="00142779" w:rsidRPr="00254ED3" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...5 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>c)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t> Çevresindeki maddeleri hâllerine göre gruplandırır.</w:t>
-[...25 lines deleted...]
-              <w:t> Maddeleri hâllerine göre katı, sıvı ve gaz olarak etiketler.</w:t>
+              <w:t>) Maddeleri hâllerine göre katı, sıvı ve gaz olarak etiketler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5AA39C32" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00142779" w:rsidRDefault="00142779" w:rsidP="00142779">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00142779">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme çıktılarının değerlendirilmesinde grup değerlendirme formu, V diyagramı, performans görevi, öğrenci ürün dosyası kullanılabilir.</w:t>
             </w:r>
           </w:p>
@@ -8149,111 +7816,82 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BB122DA" w14:textId="694C497E" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Karışımlar ve Karışımların Ayrılması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7BF1C2" w14:textId="3C217F5F" w:rsidR="00142779" w:rsidRPr="00254ED3" w:rsidRDefault="00142779" w:rsidP="006123E4">
+          <w:p w14:paraId="395329E1" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00254ED3">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>FB.3.4.2. Günlük yaşamda karşılaştığı karışımların ayrılmasında kullanılabilecek uygun</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">FB.3.4.2. Günlük yaşamda karşılaştığı karışımların ayrılmasında kullanılabilecek uygun yöntemleri kullanarak deney yapabilme a) Karışımların ayrılmasında kullanılabilecek yöntemlerle ilgili deney tasarlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F7BF1C2" w14:textId="00EA5889" w:rsidR="00142779" w:rsidRPr="00254ED3" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...6 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...22 lines deleted...]
-              <w:t>olduğunda deneyini tekrar eder ve/veya hipotezini yeniler.</w:t>
+              <w:t>b) Deneyle ilgili ölçme ve veri analizi yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="70F673C5" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="39C433AB" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
@@ -8446,146 +8084,165 @@
           <w:p w14:paraId="03510C68" w14:textId="2348AB2D" w:rsidR="00142779" w:rsidRPr="00142779" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00142779">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Atıkların Ayrıştırılması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5755930C" w14:textId="0C29A407" w:rsidR="00142779" w:rsidRPr="00254ED3" w:rsidRDefault="00142779" w:rsidP="006123E4">
+          <w:p w14:paraId="16607349" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00254ED3">
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>FB.3.4.3. Atıkların ayrıştırılmasına ilişkin problem çözebilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t xml:space="preserve">FB.3.4.3. Atıkların ayrıştırılmasına ilişkin problem çözebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08772BFE" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t xml:space="preserve">a) Atıkların ayrıştırılmasına ilişkin problemi yapılandırır. b) Atıkların ayrıştırılmasına ilişkin problemi özetler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1277F2" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>dayalıtahmin</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t xml:space="preserve">c) Atıkların ayrıştırılmasına ilişkin çözüm önerilerini gözleme ya da veriye dayalı tahmin eder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A9E14C" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> eder.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00254ED3">
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:br/>
-              <w:t>d) Atıkların ayrıştırılmasına ilişkin problemin çözümüne yönelik yansıtmada/değerlendirmede bulunur.</w:t>
+              <w:t xml:space="preserve">) Atıkların ayrıştırılmasına ilişkin problemin çözümüne yönelik önermeler üzerinden akıl yürütür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5755930C" w14:textId="08905217" w:rsidR="00142779" w:rsidRPr="00254ED3" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d) Atıkların ayrıştırılmasına ilişkin problemin çözümüne yönelik yansıtmada/değerlendirmede bulunur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2255" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="08F72615" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0C7C9B45" w14:textId="77777777" w:rsidR="00142779" w:rsidRPr="00D0674B" w:rsidRDefault="00142779" w:rsidP="006123E4">
             <w:pPr>
@@ -9573,100 +9230,130 @@
           <w:p w14:paraId="29DDB118" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38DFA496" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33BFE879" w14:textId="36AE6BB3" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+          <w:p w14:paraId="42968E02" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.5.1. Varlıkların hareket durumlarını gözleme dayalı tahmin edebilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t xml:space="preserve">FB.3.5.1. Varlıkların hareket durumlarını gözleme dayalı tahmin edebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4322FDA6" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>c) Varlıkların hareket durumlarının sonuçlarına ilişkin yargıda bulunur.</w:t>
+              <w:t xml:space="preserve">a) Varlıkların hareket durumlarına ilişkin ön gözlem ve/veya deneyimlerini ilişkilendirir. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E65A1E" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Varlıkların hareket durumlarına ilişkin çıkarım yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33BFE879" w14:textId="3069B235" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Varlıkların hareket durumlarının sonuçlarına ilişkin yargıda bulunur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6CBA05CE" w14:textId="78D08EAB" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme çıktılarının değerlendirilmesinde kontrol listesi, performans görevi, öz değerlendirme formu, öğrenci ürün dosyası kullanılabilir.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB7B3F">
@@ -10324,206 +10011,160 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06788BC6" w14:textId="61B9B0A8" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kuvvet ve Etkileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B01069" w14:textId="1D8E12A5" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="00FB7B3F">
-[...154 lines deleted...]
-              <w:t> Kuvvetin varlıkların hareketine ve şekil değiştirmesine etkileri ile ilgili tahminlerinin geçerliliğini sorgular. </w:t>
+          <w:p w14:paraId="543BA79F" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00FB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FB.3.5.2. Kuvvetin varlıklar üzerindeki etkilerini bilimsel gözleme dayalı tahmin edebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31458699" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00FB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Varlıkların hareketinin ve şekil değiştirmesinin nedenine ilişkin ön bilgi ve deneyimleriyle önerme oluşturur. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43670AB3" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00FB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Varlıkların hareketinin ve şekil değiştirmesinin nedenine ilişkin gözleme dayalı olan önermeleri karşılaştırır.     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521798EC" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00FB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Kuvvetin varlıkların hareketine ve şekil değiştirmesine etkilerine ilişkin tahminlerini temellendirmek için gözlem verilerinden sonuç çıkarır. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD73459" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="00FB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) Kuvvetin varlıkların hareketine ve şekil değiştirmesine etkileri ile ilgili gözlemlenmemiş duruma ilişkin tahminde bulunur. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B01069" w14:textId="6E526AC7" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="00FB7B3F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>d) Kuvvetin varlıkların hareketine ve şekil değiştirmesine etkileri ile ilgili tahminlerinin geçerliliğini sorgular.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="027278F2" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7C96857F" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
@@ -10664,54 +10305,54 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7344"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="50"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="16293" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="1413"/>
         <w:gridCol w:w="561"/>
         <w:gridCol w:w="1656"/>
-        <w:gridCol w:w="4411"/>
+        <w:gridCol w:w="4410"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="1634"/>
         <w:gridCol w:w="3369"/>
         <w:gridCol w:w="1022"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w14:paraId="009A0393" w14:textId="77777777" w:rsidTr="006123E4">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2007" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0950ED6C" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -11347,145 +10988,130 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41AE3F34" w14:textId="5581B833" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elektrikli Araç Gereçler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54BB754C" w14:textId="422E7EC4" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+          <w:p w14:paraId="678A4F0C" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.6.1. Bazı araç gereçlerin elektrikli olduğuna ilişkin bilimsel çıkarım yapabilme</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>a) </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t xml:space="preserve">FB.3.6.1. Bazı araç gerecin elektrikli olduğuna ilişkin bilimsel çıkarım yapabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79179B9B" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>b)</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>c)</w:t>
-[...7 lines deleted...]
-              <w:t> Elektrikli araç gereçlerle ilgili verileri değerlendirir.</w:t>
+              <w:t xml:space="preserve">a) Farklı araç gerecin niteliklerini tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ABE1C49" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Elektrikli araç gereçle ilgili veri toplayarak kaydeder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54BB754C" w14:textId="19B974AF" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Elektrikli araç gereçle ilgili verileri değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="77ACE85E" w14:textId="668FABD7" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme çıktılarının değerlendirilmesinde anlam çözümleme tablosu, çalışma yaprağı, performans görevi, öz değerlendirme formu, öğrenci ürün dosyası kullanılabilir.</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB7B3F">
@@ -12065,163 +11691,99 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="181C281C" w14:textId="1D4BFE2D" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elektrikli Araç Gereçlerin Güvenli Kullanımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3B7AEA" w14:textId="3B4E4B40" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
-[...111 lines deleted...]
-              <w:t> Akıl yürütmeyle ulaştığı çıkarımları yansıtır.</w:t>
+          <w:p w14:paraId="34E59723" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FB.3.6.2. Elektrikli araç gerecin güvenli kullanımı ile ilgili eleştirel düşünebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52FA9523" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Elektrikli araç gerecin güvenli kullanımı ile ilgili verilen bir olay/konu/problem veya durumu sorgular. b) Elektrikli araç gerecin kullanımında güvenliğin sağlanabileceğine yönelik akıl yürütür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3B7AEA" w14:textId="66E3F9FF" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Akıl yürütmeyle ulaştığı çıkarımları yansıtır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="03E71417" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="52FA68DB" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
@@ -12470,135 +12032,154 @@
           <w:p w14:paraId="67F8177F" w14:textId="0589801C" w:rsidR="00FB7B3F" w:rsidRPr="00142779" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elektriğin Tasarruflu Kullanım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33AA5D1F" w14:textId="6702AD03" w:rsidR="00FB7B3F" w:rsidRPr="00142779" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
+          <w:p w14:paraId="72E0087B" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB7B3F">
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.6.3. Elektriği tasarruflu kullanma konusunda bilimsel veriye dayalı tahmin edebilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t xml:space="preserve">FB.3.6.3. Elektriği tasarruflu kullanma konusunda bilimsel veriye dayalı tahmin edebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F79F71D" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t xml:space="preserve">a) Elektriği tasarruflu kullanma konusunda verilere ve/veya ön bilgilere dayalı önerme oluşturur. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C8115F" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t xml:space="preserve">b) Elektriği tasarruflu kullanma üzerine nicel ölçüm verilerine dayalı önermelerini gerekçelendirir.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33AA5D1F" w14:textId="7509D89E" w:rsidR="00FB7B3F" w:rsidRPr="00142779" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>ç) Tahminlerin geçerliliğini sorgular.</w:t>
+              <w:t xml:space="preserve">c) Hesaplamalarına dayalı olarak tahmin eder. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) Tahminlerin geçerliliğini sorgular.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="29C33D03" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="42087242" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
@@ -13408,100 +12989,152 @@
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Toprak Oluşumu ve Yapısı</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D8495C" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71834063" w14:textId="37343E78" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+          <w:p w14:paraId="0C26B7EA" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.7.1. Toprak oluşumuna ve yapısına ilişkin bilimsel gözlem yapabilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t xml:space="preserve">FB.3.7.1. Toprak oluşumunu ve </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FB7B3F">
+              <w:t>yapısını  bilimsel</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004576F2">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>c) Toprağın yapısına ilişkin topladığı verileri açıklar.</w:t>
+              <w:t xml:space="preserve"> olarak gözlemleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF533FE" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Toprağın oluşumuna ve yapısına ilişkin nitelikleri tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B21FB15" w14:textId="77777777" w:rsidR="004576F2" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Toprağın yapısına ilişkin veri toplayarak kaydeder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71834063" w14:textId="25D86EDE" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="004576F2" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004576F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Toprağın yapısına ilişkin topladığı verileri açıklar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6097F2B8" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00FB7B3F" w:rsidRDefault="00FB7B3F" w:rsidP="00FB7B3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğrenme çıktılarının değerlendirilmesinde çalışma kâğıdı, performans görevi, öğrenci ürün dosyası kullanılabilir.</w:t>
             </w:r>
           </w:p>
@@ -14299,180 +13932,143 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46600F1F" w14:textId="1BAEA243" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB7B3F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bitki Yetiştirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E30F28C" w14:textId="4EF01C4F" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
-[...128 lines deleted...]
-              <w:t>Bir bitki yetiştirmek için yapılması gerekenler konusunda önermede bulunur.</w:t>
+          <w:p w14:paraId="2CECCD49" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FB.3.7.2. Bir bitkinin yetişmesi için gerekenleri genelleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03F5F525" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Çevresinde bulunan tarım ürünlerinin nasıl yetiştirildiği konusunda araştırma yaparak bilgi toplar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23958573" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bitki yetiştirmek için gerekli ortak özellikleri belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F50D87" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Farklı bitkilerin yetiştirilmesinde ortak olmayan özellikleri belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E30F28C" w14:textId="3A2D53CF" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) Bir bitki yetiştirmek için yapılması gerekenler konusunda önermede bulunur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="66D5E057" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="360C50A2" w14:textId="77777777" w:rsidR="00FB7B3F" w:rsidRPr="00D0674B" w:rsidRDefault="00FB7B3F" w:rsidP="006123E4">
             <w:pPr>
@@ -15296,147 +14892,151 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46F05762" w14:textId="51659569" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005138A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yaşam Alanları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3E0C39" w14:textId="77777777" w:rsidR="005138A5" w:rsidRPr="005138A5" w:rsidRDefault="005138A5" w:rsidP="005138A5">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+          <w:p w14:paraId="1E67970C" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="005138A5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.8.1. Canlıların yaşam alanlarının özelliklerini belirlemeye yönelik kanıt kullanabilme</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>a)</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+              <w:t xml:space="preserve">FB.3.8.1. Canlıların yaşam alanlarının özelliklerini belirlemeye yönelik kanıt kullanabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4967D6" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="005138A5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>b)</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>c)</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">a) Canlıların yaşam alanlarının özelliklerine ilişkin veri toplayarak kaydeder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51571712" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="005138A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Canlıların yaşam alanlarına ilişkin veri setleri oluşturur. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5667BEC0" w14:textId="0D214B6C" w:rsidR="005138A5" w:rsidRPr="005138A5" w:rsidRDefault="00B42EC3" w:rsidP="005138A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Canlıların yaşam alanlarının özelliklerine ilişkin veriye dayalı açıklama yapar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005138A5" w:rsidRPr="005138A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0D551BE7" w14:textId="3396C8B9" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="151C2378" w14:textId="74437B41" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005138A5">
@@ -16162,163 +15762,130 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F045BAE" w14:textId="29C29567" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005138A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Canlı Çeşitliliği</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="253DF442" w14:textId="3E8124B8" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+          <w:p w14:paraId="1F476058" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.8.2. Yaşam alanındaki canlı çeşitliliğini operasyonel olarak tanımlayabilme</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>a)</w:t>
-[...35 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+              <w:t xml:space="preserve">FB.3.8.2. Yaşam alanındaki canlı çeşitliliğini operasyonel olarak tanımlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9461E5" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>b)</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>c)</w:t>
-[...7 lines deleted...]
-              <w:t> Canlı çeşitliliğinin tanımını yapar.</w:t>
+              <w:t xml:space="preserve">a) Yaşam alanının özelliklerini tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76376907" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Yaşam alanındaki canlı çeşitliliği ile ilgili ölçüm yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="253DF442" w14:textId="0D7C578D" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>c) Canlı çeşitliliğinin tanımını yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="54D05DD8" w14:textId="77777777" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="58AD0773" w14:textId="77777777" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
@@ -16600,124 +16167,165 @@
           <w:p w14:paraId="7B62A578" w14:textId="098758DF" w:rsidR="005138A5" w:rsidRPr="00142779" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005138A5">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yaşam Alanlarının Korunmasının Canlı Çeşitliliğine Etkisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1272F724" w14:textId="5DF08C08" w:rsidR="005138A5" w:rsidRPr="00142779" w:rsidRDefault="005138A5" w:rsidP="006123E4">
+          <w:p w14:paraId="5DC9FC4A" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005138A5">
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>FB.3.8.3. Yaşam alanlarının korunması için yapılacakları sorgulayabilme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+              <w:t xml:space="preserve">FB.3.8.3. Yaşam alanlarının korunması için yapılacakları sorgulayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472EE191" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+              <w:t xml:space="preserve">a) Merak ettiği konuyu tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="785A5DB3" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005138A5">
+              <w:t xml:space="preserve">b) İlgili konu hakkında sorular sorar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="780E711D" w14:textId="77777777" w:rsidR="00B42EC3" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:br/>
-              <w:t>d) Toplanan bilgiler üzerinde çıkarım yapar. </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) İlgili konu hakkında bilgi toplar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1272F724" w14:textId="3DC98C0C" w:rsidR="005138A5" w:rsidRPr="00142779" w:rsidRDefault="00B42EC3" w:rsidP="006123E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ç</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B42EC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) Toplanan bilgilerin doğruluğunu değerlendirir. d) Toplanan bilgiler üzerinde çıkarım yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2259" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="5F7FCE02" w14:textId="77777777" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1650" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="450F09D4" w14:textId="77777777" w:rsidR="005138A5" w:rsidRPr="00D0674B" w:rsidRDefault="005138A5" w:rsidP="006123E4">
             <w:pPr>
@@ -20152,61 +19760,61 @@
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007C67D5" w:rsidRPr="00D0674B" w:rsidSect="003C3530">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="142" w:left="284" w:header="227" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58CCAC75" w14:textId="77777777" w:rsidR="00BB608F" w:rsidRDefault="00BB608F" w:rsidP="008D6516">
+    <w:p w14:paraId="7BB11570" w14:textId="77777777" w:rsidR="00804E47" w:rsidRDefault="00804E47" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="205B9C43" w14:textId="77777777" w:rsidR="00BB608F" w:rsidRDefault="00BB608F" w:rsidP="008D6516">
+    <w:p w14:paraId="660763E7" w14:textId="77777777" w:rsidR="00804E47" w:rsidRDefault="00804E47" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -20236,61 +19844,61 @@
   <w:font w:name="Barlow">
     <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Barlow Light">
     <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CA7D580" w14:textId="77777777" w:rsidR="00BB608F" w:rsidRDefault="00BB608F" w:rsidP="008D6516">
+    <w:p w14:paraId="45323BB1" w14:textId="77777777" w:rsidR="00804E47" w:rsidRDefault="00804E47" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="744E2153" w14:textId="77777777" w:rsidR="00BB608F" w:rsidRDefault="00BB608F" w:rsidP="008D6516">
+    <w:p w14:paraId="3DBF5F59" w14:textId="77777777" w:rsidR="00804E47" w:rsidRDefault="00804E47" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D9AA9DA" w14:textId="4459BB72" w:rsidR="00560CB0" w:rsidRPr="007C2169" w:rsidRDefault="00866685" w:rsidP="00715171">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
@@ -20934,50 +20542,51 @@
     <w:rsid w:val="003922AF"/>
     <w:rsid w:val="0039251A"/>
     <w:rsid w:val="00392525"/>
     <w:rsid w:val="003A3DCC"/>
     <w:rsid w:val="003A69A1"/>
     <w:rsid w:val="003B06FF"/>
     <w:rsid w:val="003B0CA8"/>
     <w:rsid w:val="003B2D12"/>
     <w:rsid w:val="003C3530"/>
     <w:rsid w:val="003C7CDA"/>
     <w:rsid w:val="003D35CC"/>
     <w:rsid w:val="003D4ACF"/>
     <w:rsid w:val="003D6B57"/>
     <w:rsid w:val="003D7F18"/>
     <w:rsid w:val="003F0579"/>
     <w:rsid w:val="003F4C2A"/>
     <w:rsid w:val="004104F6"/>
     <w:rsid w:val="00414E34"/>
     <w:rsid w:val="004178B2"/>
     <w:rsid w:val="00424884"/>
     <w:rsid w:val="004259DA"/>
     <w:rsid w:val="004275BD"/>
     <w:rsid w:val="004322D0"/>
     <w:rsid w:val="00442677"/>
     <w:rsid w:val="0044464F"/>
+    <w:rsid w:val="004576F2"/>
     <w:rsid w:val="00474EE0"/>
     <w:rsid w:val="004830F6"/>
     <w:rsid w:val="00483B0F"/>
     <w:rsid w:val="00497231"/>
     <w:rsid w:val="004A09D1"/>
     <w:rsid w:val="004A2D37"/>
     <w:rsid w:val="004A3D32"/>
     <w:rsid w:val="004A56BA"/>
     <w:rsid w:val="004A5B1B"/>
     <w:rsid w:val="004B7E2B"/>
     <w:rsid w:val="004C1641"/>
     <w:rsid w:val="004C1B88"/>
     <w:rsid w:val="004C5C06"/>
     <w:rsid w:val="004D70B6"/>
     <w:rsid w:val="004E1531"/>
     <w:rsid w:val="004E454D"/>
     <w:rsid w:val="004F095A"/>
     <w:rsid w:val="004F0BE2"/>
     <w:rsid w:val="00500F50"/>
     <w:rsid w:val="00501319"/>
     <w:rsid w:val="00501BF2"/>
     <w:rsid w:val="00504A86"/>
     <w:rsid w:val="0051047D"/>
     <w:rsid w:val="005138A5"/>
     <w:rsid w:val="00520337"/>
@@ -21076,50 +20685,51 @@
     <w:rsid w:val="00783793"/>
     <w:rsid w:val="00787EF7"/>
     <w:rsid w:val="00790052"/>
     <w:rsid w:val="00792588"/>
     <w:rsid w:val="007963F8"/>
     <w:rsid w:val="007A1BFB"/>
     <w:rsid w:val="007A3DE0"/>
     <w:rsid w:val="007A41FD"/>
     <w:rsid w:val="007B1B51"/>
     <w:rsid w:val="007C0C23"/>
     <w:rsid w:val="007C1239"/>
     <w:rsid w:val="007C2169"/>
     <w:rsid w:val="007C2DE2"/>
     <w:rsid w:val="007C62B8"/>
     <w:rsid w:val="007C67D5"/>
     <w:rsid w:val="007C7E43"/>
     <w:rsid w:val="007C7F33"/>
     <w:rsid w:val="007D1DB8"/>
     <w:rsid w:val="007D5615"/>
     <w:rsid w:val="007E0A68"/>
     <w:rsid w:val="007E2BD4"/>
     <w:rsid w:val="007E5A58"/>
     <w:rsid w:val="007E6DB0"/>
     <w:rsid w:val="007F469B"/>
     <w:rsid w:val="007F6F20"/>
+    <w:rsid w:val="00804E47"/>
     <w:rsid w:val="008146A5"/>
     <w:rsid w:val="00815A9D"/>
     <w:rsid w:val="00820D4F"/>
     <w:rsid w:val="00823BF9"/>
     <w:rsid w:val="008267C0"/>
     <w:rsid w:val="00827923"/>
     <w:rsid w:val="008326D4"/>
     <w:rsid w:val="008329B9"/>
     <w:rsid w:val="00833453"/>
     <w:rsid w:val="00834F13"/>
     <w:rsid w:val="00840783"/>
     <w:rsid w:val="00850ECE"/>
     <w:rsid w:val="00852AC8"/>
     <w:rsid w:val="008544FA"/>
     <w:rsid w:val="008576B3"/>
     <w:rsid w:val="00857AD2"/>
     <w:rsid w:val="00863FF6"/>
     <w:rsid w:val="00865D74"/>
     <w:rsid w:val="008662D4"/>
     <w:rsid w:val="00866685"/>
     <w:rsid w:val="00871A88"/>
     <w:rsid w:val="00875BAB"/>
     <w:rsid w:val="00883A32"/>
     <w:rsid w:val="00885265"/>
     <w:rsid w:val="00885A73"/>
@@ -21132,50 +20742,51 @@
     <w:rsid w:val="008C69CA"/>
     <w:rsid w:val="008C6FD7"/>
     <w:rsid w:val="008D1C93"/>
     <w:rsid w:val="008D6516"/>
     <w:rsid w:val="008E2C6E"/>
     <w:rsid w:val="008E3D27"/>
     <w:rsid w:val="008E6972"/>
     <w:rsid w:val="008E7B13"/>
     <w:rsid w:val="008F495C"/>
     <w:rsid w:val="008F5E50"/>
     <w:rsid w:val="008F7BA6"/>
     <w:rsid w:val="00904AB8"/>
     <w:rsid w:val="00915A99"/>
     <w:rsid w:val="00923D61"/>
     <w:rsid w:val="009242D1"/>
     <w:rsid w:val="00932D32"/>
     <w:rsid w:val="009354DC"/>
     <w:rsid w:val="00943BB5"/>
     <w:rsid w:val="00944CE8"/>
     <w:rsid w:val="009459CA"/>
     <w:rsid w:val="00952E50"/>
     <w:rsid w:val="009573F8"/>
     <w:rsid w:val="00957A91"/>
     <w:rsid w:val="009625D7"/>
     <w:rsid w:val="00965795"/>
+    <w:rsid w:val="0097466C"/>
     <w:rsid w:val="00975A88"/>
     <w:rsid w:val="00976F9C"/>
     <w:rsid w:val="009770F1"/>
     <w:rsid w:val="0098109E"/>
     <w:rsid w:val="009857EE"/>
     <w:rsid w:val="0098630D"/>
     <w:rsid w:val="00990FEA"/>
     <w:rsid w:val="00993F05"/>
     <w:rsid w:val="009B6736"/>
     <w:rsid w:val="009C325D"/>
     <w:rsid w:val="009C4093"/>
     <w:rsid w:val="009D4619"/>
     <w:rsid w:val="009D740D"/>
     <w:rsid w:val="009D79CC"/>
     <w:rsid w:val="009E217B"/>
     <w:rsid w:val="009E4DC6"/>
     <w:rsid w:val="009E78EA"/>
     <w:rsid w:val="009F016D"/>
     <w:rsid w:val="00A0180C"/>
     <w:rsid w:val="00A027B8"/>
     <w:rsid w:val="00A13A20"/>
     <w:rsid w:val="00A14534"/>
     <w:rsid w:val="00A14651"/>
     <w:rsid w:val="00A15243"/>
     <w:rsid w:val="00A16994"/>
@@ -21219,50 +20830,51 @@
     <w:rsid w:val="00AD2701"/>
     <w:rsid w:val="00AD29A3"/>
     <w:rsid w:val="00AD2BDC"/>
     <w:rsid w:val="00AD2E5A"/>
     <w:rsid w:val="00AE024E"/>
     <w:rsid w:val="00AE19C4"/>
     <w:rsid w:val="00AE500C"/>
     <w:rsid w:val="00AF4A87"/>
     <w:rsid w:val="00B04793"/>
     <w:rsid w:val="00B06A79"/>
     <w:rsid w:val="00B0721E"/>
     <w:rsid w:val="00B07B30"/>
     <w:rsid w:val="00B10164"/>
     <w:rsid w:val="00B11554"/>
     <w:rsid w:val="00B11C9D"/>
     <w:rsid w:val="00B13CB3"/>
     <w:rsid w:val="00B15B19"/>
     <w:rsid w:val="00B20608"/>
     <w:rsid w:val="00B3121D"/>
     <w:rsid w:val="00B32355"/>
     <w:rsid w:val="00B33CE6"/>
     <w:rsid w:val="00B34B64"/>
     <w:rsid w:val="00B372F2"/>
     <w:rsid w:val="00B4220D"/>
     <w:rsid w:val="00B42AD5"/>
+    <w:rsid w:val="00B42EC3"/>
     <w:rsid w:val="00B44BEE"/>
     <w:rsid w:val="00B61DBD"/>
     <w:rsid w:val="00B64B75"/>
     <w:rsid w:val="00B64BBB"/>
     <w:rsid w:val="00B72960"/>
     <w:rsid w:val="00B8003B"/>
     <w:rsid w:val="00B83E6D"/>
     <w:rsid w:val="00B86A74"/>
     <w:rsid w:val="00B93A91"/>
     <w:rsid w:val="00B94450"/>
     <w:rsid w:val="00BB608F"/>
     <w:rsid w:val="00BB68E3"/>
     <w:rsid w:val="00BC24F9"/>
     <w:rsid w:val="00BC2E78"/>
     <w:rsid w:val="00BC2F31"/>
     <w:rsid w:val="00BC372A"/>
     <w:rsid w:val="00BC3AA2"/>
     <w:rsid w:val="00BC673F"/>
     <w:rsid w:val="00BD371E"/>
     <w:rsid w:val="00BD3785"/>
     <w:rsid w:val="00BD4069"/>
     <w:rsid w:val="00BD590C"/>
     <w:rsid w:val="00BF0BF9"/>
     <w:rsid w:val="00BF0FCB"/>
     <w:rsid w:val="00BF363E"/>
@@ -22434,72 +22046,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4C97CF7-8FE4-44CC-9B03-910C88D3E433}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4522</Words>
-  <Characters>25778</Characters>
+  <Words>4513</Words>
+  <Characters>25725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>214</Lines>
   <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>www.mustafakabul.com</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Mustafa Kabul</Manager>
   <Company>www.mustafakabul.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30240</CharactersWithSpaces>
+  <CharactersWithSpaces>30178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>www.mustafakabul.com</dc:title>
   <dc:subject>Mustafa Kabul</dc:subject>
   <dc:creator>Mustafa KABUL</dc:creator>
   <cp:keywords>Mustafa KABUL</cp:keywords>
   <dc:description>Bu dosya www.mustafakabul.com sitesinden indirilmiştir.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>www.mustafakabul.com</cp:category>
 </cp:coreProperties>
 </file>