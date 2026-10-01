--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -669,147 +669,108 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Güçlüyüm Gelişiyorum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B89BF1" w14:textId="77777777" w:rsidR="002A537C" w:rsidRPr="002A537C" w:rsidRDefault="002A537C" w:rsidP="00043E81">
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> planlarını belirler.</w:t>
+          <w:p w14:paraId="30D29BAA" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.1.1. Güçlü ve gelişime açık olduğu alanlara karar verebilme a) Güçlü ve gelişime açık olduğu alanlara ilişkin karar vermeye yönelik amacını belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B5B453A" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Güçlü ve gelişime açık olduğu alanlara ilişkin karar vermeye yönelik bilgi toplar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ABD84FD" w14:textId="11E9FC8A" w:rsidR="001B5B32" w:rsidRPr="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Güçlü ve gelişime açık olduğu alanlara ilişkin karar vermeye yönelik seçenekler oluşturur. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="6DA42636" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
@@ -2243,147 +2204,127 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Güçlüyüm Gelişiyorum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E30D27C" w14:textId="77777777" w:rsidR="002A537C" w:rsidRPr="002A537C" w:rsidRDefault="002A537C" w:rsidP="00043E81">
-[...95 lines deleted...]
-              <w:t xml:space="preserve"> planlarını belirler.</w:t>
+          <w:p w14:paraId="2418DAA8" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.1.1. Güçlü ve gelişime açık olduğu alanlara karar </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAED5DD" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ç) Güçlü ve gelişime açık olduğu alanlara ilişkin karar vermeye yönelik seçenekler üzerinde mantıksal denetleme yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD8A9D5" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) Güçlü ve gelişime açık olduğu alanlara ilişkin karar vermeye yönelik seçenekler arasından seçim yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19DDB8FC" w14:textId="674F5E11" w:rsidR="000A7D71" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e) Güçlü ve gelişime açık olduğu alanlara ilişkin verdiği karara yönelik yansıtma yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A0E6D71" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -2411,53 +2352,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="49D016B7" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="4A72C5A5" w14:textId="4F045388" w:rsidTr="002A537C">
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="4A72C5A5" w14:textId="4F045388" w:rsidTr="00EB343F">
         <w:trPr>
-          <w:trHeight w:val="1113"/>
+          <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06263385" w14:textId="18BCD8CA" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3.              Hafta</w:t>
             </w:r>
@@ -2536,61 +2477,61 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hakkımda Var Sorumluluğum Da</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F631143" w14:textId="4C3AD911" w:rsidR="00BA0A06" w:rsidRPr="002A537C" w:rsidRDefault="002A537C" w:rsidP="00043E81">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A537C">
+          <w:p w14:paraId="1F631143" w14:textId="4470520F" w:rsidR="00BA0A06" w:rsidRPr="002A537C" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>HB.3.1.2. Okuldaki hak ve sorumluluklarına uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3699F5D5" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -2625,53 +2566,53 @@
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="74055534" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="589509B2" w14:textId="0BA2B311" w:rsidTr="002A537C">
+      <w:tr w:rsidR="00546C3B" w:rsidRPr="000A7D71" w14:paraId="589509B2" w14:textId="0BA2B311" w:rsidTr="00EB343F">
         <w:trPr>
-          <w:trHeight w:val="1555"/>
+          <w:trHeight w:val="1142"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EA1ED88" w14:textId="15DA3D31" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4.                Hafta</w:t>
             </w:r>
@@ -2712,99 +2653,88 @@
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2B55C8" w14:textId="77777777" w:rsidR="00C26F55" w:rsidRDefault="00C26F55" w:rsidP="00043E81">
-[...9 lines deleted...]
-          </w:p>
           <w:p w14:paraId="556247F6" w14:textId="452E99DD" w:rsidR="00C26F55" w:rsidRPr="000A7D71" w:rsidRDefault="00C26F55" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hakkımda Var Sorumluluğum Da</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="366F940A" w14:textId="03E5C597" w:rsidR="001B5B32" w:rsidRPr="002A537C" w:rsidRDefault="002A537C" w:rsidP="00043E81">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="002A537C">
+          <w:p w14:paraId="366F940A" w14:textId="00548836" w:rsidR="001B5B32" w:rsidRPr="002A537C" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>HB.3.1.2. Okuldaki hak ve sorumluluklarına uygun davranabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="718F1E25" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -2964,107 +2894,127 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Çocuğum Haklarımla Varım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="719C3E13" w14:textId="77777777" w:rsidR="002A537C" w:rsidRPr="002A537C" w:rsidRDefault="002A537C" w:rsidP="00043E81">
-[...55 lines deleted...]
-              <w:t>b) Çocuk haklarını tanıtmak için farkındalık projelerini paylaşır.</w:t>
+          <w:p w14:paraId="39B60A6D" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.1.3. Çocuk haklarını tanıtmak için fikirlerini eyleme dönüştürebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E23FCD" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Çocuk haklarını tanıtmak için plan yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306B9C77" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Çocuk haklarını tanıtmak için yaptığı planı uygular. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E135684" w14:textId="6CB68079" w:rsidR="00053C93" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Çocuk haklarını tanıtmak için uyguladığı planı değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06EAE950" w14:textId="77777777" w:rsidR="001B5B32" w:rsidRPr="000A7D71" w:rsidRDefault="001B5B32" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -3217,107 +3167,127 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Çocuğum Haklarımla Varım</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="750D638F" w14:textId="77777777" w:rsidR="002A537C" w:rsidRPr="002A537C" w:rsidRDefault="002A537C" w:rsidP="00043E81">
-[...55 lines deleted...]
-              <w:t>b) Çocuk haklarını tanıtmak için farkındalık projelerini paylaşır.</w:t>
+          <w:p w14:paraId="61BC8BC4" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.1.3. Çocuk haklarını tanıtmak için fikirlerini eyleme dönüştürebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="194ACC80" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Çocuk haklarını tanıtmak için plan yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65940C5C" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Çocuk haklarını tanıtmak için yaptığı planı uygular. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABEEC35" w14:textId="7BAB18A9" w:rsidR="002A537C" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Çocuk haklarını tanıtmak için uyguladığı planı değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="297869F3" w14:textId="77777777" w:rsidR="002A537C" w:rsidRPr="000A7D71" w:rsidRDefault="002A537C" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -3988,104 +3958,66 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sağlığımı Koruyorum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC73CED" w14:textId="77777777" w:rsidR="001E53AE" w:rsidRPr="001E53AE" w:rsidRDefault="001E53AE" w:rsidP="00043E81">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1B37F316" w14:textId="37BBD30E" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>HB.3.2.1. Sağlığını korumaya yönelik davranışlarını düzenleyebilme</w:t>
-            </w:r>
-[...34 lines deleted...]
-              <w:t>b) Sağlığını korumak için uygun olmayan davranışlarında değişiklik yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4C754CD6" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00043E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
@@ -5485,105 +5417,68 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sağlığımı Koruyorum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DEE53D9" w14:textId="77777777" w:rsidR="001E53AE" w:rsidRPr="001E53AE" w:rsidRDefault="001E53AE" w:rsidP="00043E81">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001E53AE">
+          <w:p w14:paraId="3BE56D5A" w14:textId="2DE30AAD" w:rsidR="00627160" w:rsidRPr="00F83D4F" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>HB.3.2.1. Sağlığını korumaya yönelik davranışlarını düzenleyebilme</w:t>
-            </w:r>
-[...35 lines deleted...]
-              <w:t>b) Sağlığını korumak için uygun olmayan davranışlarında değişiklik yapar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BA0F24E" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -5799,189 +5694,128 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Güvenliğimizi Tehdit Eden Durumlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5365214A" w14:textId="77777777" w:rsidR="001E53AE" w:rsidRPr="001E53AE" w:rsidRDefault="001E53AE" w:rsidP="00043E81">
-[...137 lines deleted...]
-              <w:t>çıkarım yapar.</w:t>
+          <w:p w14:paraId="122DF93A" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.2.2. Güvenliğini tehdit eden bir durumla karşılaştığında yapılması gerekenleri sorgulayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D8437D6" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Güvenliğini tehdit eden durumları tanımlar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719C5A8A" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Güvenliğini tehdit eden bir durumla karşılaştığında yapılması gerekenler hakkında          sorular sorar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28228CF2" w14:textId="745EBD98" w:rsidR="00627160" w:rsidRPr="00F83D4F" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Güvenliğini tehdit eden bir durumla karşılaştığında yapılması gerekenler hakkında bilgi toplar.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5085EEBD" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -6402,190 +6236,131 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Güvenliğimizi Tehdit Eden Durumlar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C5AB51" w14:textId="77777777" w:rsidR="001E53AE" w:rsidRPr="001E53AE" w:rsidRDefault="001E53AE" w:rsidP="00043E81">
-[...138 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DA998F0" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.2.2. Güvenliğini tehdit eden bir durumla karşılaştığında yapılması gerekenleri sorgulayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4EDD98" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ç) Güvenliğini tehdit eden bir durumla karşılaştığında yapılması gerekenler hakkında topladığı bilgilerin doğruluğunu değerlendirir.        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38702FE2" w14:textId="5A61999C" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d) Güvenliğini tehdit eden bir durumla karşılaştığında yapılması gerekenler hakkında çıkarım yapar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A519C44" w14:textId="77777777" w:rsidR="00627160" w:rsidRDefault="00627160" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D1C45C9" w14:textId="164A56BF" w:rsidR="003F3466" w:rsidRPr="00627160" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70AE29ED" w14:textId="77777777" w:rsidR="00627160" w:rsidRPr="000A7D71" w:rsidRDefault="00627160" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7937,122 +7712,107 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aile ve Toplum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C345227" w14:textId="77777777" w:rsidR="008247E8" w:rsidRPr="008247E8" w:rsidRDefault="008247E8" w:rsidP="00043E81">
-[...70 lines deleted...]
-              <w:t>c) Aile ve toplum arasındaki ilişkiyi belirler.</w:t>
+          <w:p w14:paraId="27FBB069" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.3.1. Aile ve toplum arasındaki ilişkiyi çözümleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366E3B2C" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Aile ve toplumun özelliklerini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5EA3DE" w14:textId="7DAB79D7" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Aile ve toplum arasındaki ilişkiyi belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="32C17A81" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00043E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
@@ -9546,123 +9306,108 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aile ve Toplum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177DA7E2" w14:textId="77777777" w:rsidR="008247E8" w:rsidRPr="008247E8" w:rsidRDefault="008247E8" w:rsidP="00043E81">
-[...71 lines deleted...]
-              <w:t>c) Aile ve toplum arasındaki ilişkiyi belirler.</w:t>
+          <w:p w14:paraId="5FB5EB6D" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.3.1. Aile ve toplum arasındaki ilişkiyi çözümleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61158CDD" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Aile ve toplumun özelliklerini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5180CD1D" w14:textId="12C9D314" w:rsidR="00F13A90" w:rsidRPr="00F83D4F" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Aile ve toplum arasındaki ilişkiyi belirler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5549AD19" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -9859,107 +9604,127 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yardımlaşma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3191869B" w14:textId="05C09729" w:rsidR="008247E8" w:rsidRPr="008247E8" w:rsidRDefault="008247E8" w:rsidP="00043E81">
-[...55 lines deleted...]
-              <w:t>b) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için geliştirdiği farkındalık projelerini paylaşır.</w:t>
+          <w:p w14:paraId="4BB04E3F" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.3.2. Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için fikirlerini eyleme dönüştürebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091B9E70" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için plan yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4135BA8D" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için yaptığı planı uygular. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EBA415C" w14:textId="0399E012" w:rsidR="00805892" w:rsidRPr="008247E8" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için yaptığı planı değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A6A1E3F" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -10165,108 +9930,128 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Yardımlaşma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BA23FB" w14:textId="77777777" w:rsidR="008247E8" w:rsidRPr="008247E8" w:rsidRDefault="008247E8" w:rsidP="00043E81">
-[...56 lines deleted...]
-              <w:t>b) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için geliştirdiği farkındalık projelerini paylaşır.</w:t>
+          <w:p w14:paraId="15164E81" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.3.2. Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için fikirlerini eyleme dönüştürebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CE55E0" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için plan yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC12FE3" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için yaptığı planı uygular. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301F5E46" w14:textId="27571C8A" w:rsidR="00805892" w:rsidRPr="00627160" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Yardıma ihtiyacı olan bireylerin yaşamını kolaylaştırmak için yaptığı planı değerlendirir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E7063A5" w14:textId="77777777" w:rsidR="00805892" w:rsidRPr="000A7D71" w:rsidRDefault="00805892" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -10563,131 +10348,128 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C26F55">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Meslekler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17B6F929" w14:textId="77777777" w:rsidR="008247E8" w:rsidRPr="008247E8" w:rsidRDefault="008247E8" w:rsidP="00043E81">
-[...79 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6C152A3A" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.3.3. Mesleklerin toplumsal yaşamdaki önemini yorumlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6EA6BA" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Mesleklerin toplumsal yaşamdaki önemine ilişkin verilen örnekleri inceler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1612FA" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Mesleklerin toplumsal yaşamdaki önemine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere dönüştürür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118274AB" w14:textId="5EFF2AB4" w:rsidR="00253BF4" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Mesleklerin toplumsal yaşamdaki önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="097E0415" w14:textId="77777777" w:rsidR="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13A90">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>OKUL TEMELLİ PLANLAMA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BD95226" w14:textId="3971A77B" w:rsidR="00F13A90" w:rsidRPr="00F13A90" w:rsidRDefault="00F13A90" w:rsidP="00043E81">
             <w:pPr>
@@ -11591,120 +11373,127 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Meslekler </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A40BC4" w14:textId="77777777" w:rsidR="00C310C9" w:rsidRPr="008247E8" w:rsidRDefault="00C310C9" w:rsidP="00043E81">
-[...68 lines deleted...]
-              <w:t>ile ifade eder.</w:t>
+          <w:p w14:paraId="096AFA0E" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.3.3. Mesleklerin toplumsal yaşamdaki önemini yorumlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0743CD06" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Mesleklerin toplumsal yaşamdaki önemine ilişkin verilen örnekleri inceler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="288152CB" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Mesleklerin toplumsal yaşamdaki önemine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere dönüştürür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="500C65F0" w14:textId="4F1D0CCF" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Mesleklerin toplumsal yaşamdaki önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="06AF8028" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00043E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
@@ -14412,123 +14201,108 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Başarıları ve </w:t>
             </w:r>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Kişilik Özellikleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C184E8E" w14:textId="77777777" w:rsidR="007A09F7" w:rsidRPr="007A09F7" w:rsidRDefault="007A09F7" w:rsidP="00043E81">
-[...71 lines deleted...]
-              <w:t>c) Mustafa Kemal Atatürk’ün kişilik özellikleri ile başarıları arasında ilişki kurar.</w:t>
+          <w:p w14:paraId="2765EB3D" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.4.3. Mustafa Kemal Atatürk’ün kişilik özelliklerini çözümleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3409CB4D" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Mustafa Kemal Atatürk’ün kişilik özelliklerini ve elde ettiği başarıları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57C94C29" w14:textId="0BFE40D4" w:rsidR="000C5602" w:rsidRPr="00F13A90" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Mustafa Kemal Atatürk’ün kişilik özellikleri ile başarıları arasında ilişki kurar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607B988F" w14:textId="77777777" w:rsidR="000C5602" w:rsidRPr="000A7D71" w:rsidRDefault="000C5602" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -14795,152 +14569,138 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Millî Birlik ve Beraberlik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4270B347" w14:textId="77777777" w:rsidR="007A09F7" w:rsidRPr="007A09F7" w:rsidRDefault="007A09F7" w:rsidP="00043E81">
-[...100 lines deleted...]
-              <w:t>HB.3.4.4. Millî birlik ve beraberliğimizin toplum hayatına katkılarını açıklayabilme</w:t>
+          <w:p w14:paraId="0DBFE32C" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.4.3. Mustafa Kemal Atatürk’ün kişilik özelliklerini çözümleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157AD352" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Mustafa Kemal Atatürk’ün kişilik özelliklerini ve elde ettiği başarıları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B42B348" w14:textId="2409BD71" w:rsidR="007A09F7" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Mustafa Kemal Atatürk’ün kişilik özellikleri ile başarıları arasında ilişki kurar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ED3B587" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="003F3466">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53E6827C" w14:textId="05299777" w:rsidR="007A09F7" w:rsidRPr="00F13A90" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.3.4.4. Millî birlik ve beraberliğimizin ülkemize katkılarını açıklayabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D28B7DF" w14:textId="77777777" w:rsidR="007A09F7" w:rsidRPr="000A7D71" w:rsidRDefault="007A09F7" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -15105,68 +14865,68 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Millî Birlik ve Beraberlik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6071DCBD" w14:textId="44981F50" w:rsidR="007A09F7" w:rsidRPr="00F13A90" w:rsidRDefault="007A09F7" w:rsidP="00043E81">
-[...16 lines deleted...]
-              <w:t>HB.3.4.4. Millî birlik ve beraberliğimizin toplum hayatına katkılarını açıklayabilme</w:t>
+          <w:p w14:paraId="6071DCBD" w14:textId="26EFAB85" w:rsidR="007A09F7" w:rsidRPr="00F13A90" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>HB.3.4.4. Millî birlik ve beraberliğimizin ülkemize katkılarını açıklayabilme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B2E3A5F" w14:textId="77777777" w:rsidR="007A09F7" w:rsidRPr="000A7D71" w:rsidRDefault="007A09F7" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -15254,51 +15014,50 @@
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16047" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F89094" w14:textId="69250368" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="000A17DC" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ÖĞRENME ALANI:</w:t>
             </w:r>
             <w:r w:rsidR="00B44F14">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> : 5</w:t>
             </w:r>
             <w:r w:rsidR="00D92B85" w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -15791,104 +15550,127 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Doğadaki Varlıkların İnsan Yaşamındaki Önemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="260EEB42" w14:textId="77777777" w:rsidR="00923871" w:rsidRPr="00923871" w:rsidRDefault="00923871" w:rsidP="00043E81">
-[...52 lines deleted...]
-              <w:t>b) Doğadaki varlıkların insan yaşamına etkisini kendi cümleleri ile ifade eder.</w:t>
+          <w:p w14:paraId="1EE4BCF0" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.1. Doğadaki varlıkların insan yaşamı için önemini yorumlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527FFF7D" w14:textId="1C1CFB63" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Doğadaki varlıkların insan yaşamı için önemine ilişkin verilen örnekleri inceler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9DEA5D" w14:textId="77777777" w:rsidR="003F3466" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Doğadaki varlıkların insan yaşamı için önemine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere dönüştürür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AD0262" w14:textId="137932C8" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="003F3466" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F3466">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Doğadaki varlıkların insan yaşamı için önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="26413AD3" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
@@ -17591,174 +17373,218 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Kroki </w:t>
             </w:r>
             <w:r w:rsidR="00B2518D" w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ve Konum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7186DE34" w14:textId="77777777" w:rsidR="00923871" w:rsidRPr="00923871" w:rsidRDefault="00923871" w:rsidP="00043E81">
-[...122 lines deleted...]
-              <w:t>b) Bulunduğu yerin konumsal görselleştirmesini yapar.</w:t>
+          <w:p w14:paraId="3D96E48C" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.1. Doğadaki varlıkların insan yaşamı için önemini yorumlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CAB523" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Doğadaki varlıkların insan yaşamı için önemine ilişkin verilen örnekleri inceler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B93D73B" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Doğadaki varlıkların insan yaşamı için önemine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere dönüştürür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="718460A9" w14:textId="51B4D244" w:rsidR="00923871" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>c) Doğadaki varlıkların insan yaşamı için önemine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61228B5D" w14:textId="77777777" w:rsidR="00923871" w:rsidRPr="00EB343F" w:rsidRDefault="00923871" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15A6709C" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.2. Krokiyi kullanarak bulunduğu yerin konumunu algılayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4133669C" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Krokiyi kullanarak bulunduğu yerin konumunu belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1302189F" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bulunduğu yerin konumsal görselleştirmesini yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C4FD425" w14:textId="6BF43780" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>c)   Bulunduğu yerin konumsal özelliklerini özetler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D8A593F" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -17938,108 +17764,128 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Kroki </w:t>
             </w:r>
             <w:r w:rsidR="00B2518D" w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ve Konum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE05E06" w14:textId="77777777" w:rsidR="00923871" w:rsidRPr="00923871" w:rsidRDefault="00923871" w:rsidP="00043E81">
-[...56 lines deleted...]
-              <w:t>b) Bulunduğu yerin konumsal görselleştirmesini yapar.</w:t>
+          <w:p w14:paraId="631AE2DB" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.2. Krokiyi kullanarak bulunduğu yerin konumunu algılayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197DE1A6" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Krokiyi kullanarak bulunduğu yerin konumunu belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D465AF9" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bulunduğu yerin konumsal görselleştirmesini yapar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7083502D" w14:textId="5F1CC8BD" w:rsidR="00D92B85" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>c)   Bulunduğu yerin konumsal özelliklerini özetler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A7B3A6" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -18249,106 +18095,108 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Afet Sonrasında</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yapılması Gerekenler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628C7351" w14:textId="77777777" w:rsidR="00923871" w:rsidRPr="00923871" w:rsidRDefault="00923871" w:rsidP="00043E81">
-[...54 lines deleted...]
-              <w:t>gerekenler olarak ayırt eder.</w:t>
+          <w:p w14:paraId="6D8F2B97" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.3. Afetlere yönelik yapılması gerekenleri sınıflandırabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B84AE6D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Afetlere yönelik yapılması gerekenlere ilişkin ölçütleri afet öncesi, afet anı ve afet sonrası olarak belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22F72FAD" w14:textId="28882F20" w:rsidR="00D92B85" w:rsidRPr="00627160" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Afetlere yönelik yapılması gerekenleri afet öncesi, afet anı ve afet sonrası olarak ayrıştırır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FECCE85" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -18581,244 +18429,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18883387" w14:textId="05B7EA26" w:rsidR="00B92348" w:rsidRPr="00B2518D" w:rsidRDefault="00B2518D" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afet Öncesi, Afet anı   ve </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Afet Öncesi, Afet anı   ve Afet Sonrasında Yapılması Gerekenler </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2E5C00" w14:textId="77777777" w:rsidR="00B2518D" w:rsidRDefault="00B2518D" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48C45DFB" w14:textId="4A3A7C6B" w:rsidR="00B92348" w:rsidRPr="000A7D71" w:rsidRDefault="00B92348" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Afet Sonrasında</w:t>
-[...50 lines deleted...]
-              </w:rPr>
               <w:t>Çevresel Sürdürülebilirlik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A86FEB" w14:textId="77777777" w:rsidR="00B92348" w:rsidRPr="00923871" w:rsidRDefault="00B92348" w:rsidP="00043E81">
-[...29 lines deleted...]
-            <w:r w:rsidRPr="00923871">
+          <w:p w14:paraId="2404D2D5" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.3. Afetlere yönelik yapılması gerekenleri sınıflandırabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78DE0F87" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00923871">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Afetlere yönelik yapılması gerekenleri afet öncesi, afet anı ve afet sonrası olarak tasnif eder. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151A2274" w14:textId="00B9F44E" w:rsidR="00B92348" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...69 lines deleted...]
-              <w:t>b) Çevresel sürdürülebilirliğe yönelik bulduğu bilgileri kaydeder.</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ç) Afetlere yönelik yapılması gerekenleri afet öncesi, afet anı ve afet sonrası olarak etiketler.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046BFF18" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.4. Çevresel sürdürülebilirliğe yönelik kaynaklardan bilgi toplayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F592E37" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Çevresel sürdürülebilirliğe yönelik bilgi toplayacağı kaynakları belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC97508" w14:textId="3E25E89A" w:rsidR="00D92B85" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>b) Çevresel sürdürülebilirliğe yönelik belirlediği kaynaklardan bilgileri bulur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="119BA4D4" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -19008,106 +18820,120 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Çevresel Sürdürülebilirlik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08009DFA" w14:textId="77777777" w:rsidR="00B92348" w:rsidRPr="00923871" w:rsidRDefault="00B92348" w:rsidP="00043E81">
-[...54 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="087FAC0D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.5.4. Çevresel sürdürülebilirliğe yönelik kaynaklardan bilgi toplayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F416C1" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c) Çevresel sürdürülebilirliğe yönelik ulaştığı kaynakların uygunluğunu açıklar. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB94222" w14:textId="7452076F" w:rsidR="00EB343F" w:rsidRPr="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ç) Çevresel sürdürülebilirliğe yönelik kaynaklardan ulaştığı bilgileri kaydeder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B800BE2" w14:textId="24F81E87" w:rsidR="00D92B85" w:rsidRPr="00EB343F" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A54BFC9" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19135,52 +18961,52 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="60D7781F" w14:textId="77777777" w:rsidR="00D92B85" w:rsidRPr="000A7D71" w:rsidRDefault="00D92B85" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2703833D" w14:textId="4CCE91B4" w:rsidR="007D3EFB" w:rsidRDefault="007D3EFB" w:rsidP="00043E81"/>
     <w:p w14:paraId="78805BAD" w14:textId="6F49EF76" w:rsidR="007D3EFB" w:rsidRDefault="007D3EFB" w:rsidP="00043E81"/>
+    <w:p w14:paraId="337A354D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="213"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="775"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="356"/>
         <w:gridCol w:w="1702"/>
         <w:gridCol w:w="5239"/>
@@ -19194,51 +19020,50 @@
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16047" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="531E99B3" w14:textId="35D0A436" w:rsidR="00B44F14" w:rsidRPr="000A7D71" w:rsidRDefault="000A17DC" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>ÖĞRENME ALANI:</w:t>
             </w:r>
             <w:r w:rsidR="000A6EB9">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> : 6</w:t>
             </w:r>
             <w:r w:rsidR="00B44F14" w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -19741,104 +19566,127 @@
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilimsel Gelişmelerin </w:t>
             </w:r>
             <w:r w:rsidR="00B2518D" w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Hayatımızdaki Önemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA41948" w14:textId="77777777" w:rsidR="003679E2" w:rsidRPr="003679E2" w:rsidRDefault="003679E2" w:rsidP="00043E81">
-[...52 lines deleted...]
-              <w:t>b) Bilimsel gelişmelerin günlük yaşama etkisini ifade eder.</w:t>
+          <w:p w14:paraId="5F4FA306" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.6.1. Bilimsel gelişmelerin günlük yaşama etkisini yorumlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39477705" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Bilimsel gelişmelerin günlük yaşama etkisine ilişkin verilen örnekleri inceler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A9F85B" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bilimsel gelişmelerin günlük yaşama etkisine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere dönüştürür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A10BD35" w14:textId="05ADDAA7" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Bilimsel gelişmelerin günlük yaşama etkisine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2F3762C9" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00043E81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D71">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
@@ -21225,170 +21073,183 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Teknolojik Gelişmelerin Günlük Yaşama Etkisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A76319" w14:textId="77777777" w:rsidR="003679E2" w:rsidRPr="003679E2" w:rsidRDefault="003679E2" w:rsidP="00043E81">
-[...118 lines deleted...]
-                <w:iCs/>
+          <w:p w14:paraId="2D5C3847" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.6.1. Bilimsel gelişmelerin günlük yaşama etkisini yorumlayabilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E7BEB4" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Bilimsel gelişmelerin günlük yaşama etkisine ilişkin verilen örnekleri inceler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668BE118" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) Bilimsel gelişmelerin günlük yaşama etkisine ilişkin verilen örnekleri bağlamdan kopmadan özgün örneklere dönüştürür. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CAB9308" w14:textId="1F475087" w:rsidR="003679E2" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>c) Bilimsel gelişmelerin günlük yaşama etkisine ilişkin oluşturduğu özgün örnekleri kendi cümleleri ile ifade eder.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CA39BD" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.6.2. Teknolojik gelişmelerin günlük yaşama etkisini çözümleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3594B955" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Teknolojik gelişmelerin günlük yaşama etkisini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189F54D2" w14:textId="26160399" w:rsidR="003679E2" w:rsidRPr="00F83D4F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>b) Teknolojik gelişmelerle günlük yaşam arasında ilişki kurar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3385CA24" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -21640,180 +21501,191 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sanatçıların Sanata Katkıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC48E08" w14:textId="77777777" w:rsidR="003679E2" w:rsidRPr="003679E2" w:rsidRDefault="003679E2" w:rsidP="00043E81">
-[...19 lines deleted...]
-          <w:p w14:paraId="0589B10F" w14:textId="77777777" w:rsidR="003679E2" w:rsidRPr="003679E2" w:rsidRDefault="003679E2" w:rsidP="00043E81">
+          <w:p w14:paraId="6731D04C" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.6.2. Teknolojik gelişmelerin günlük yaşama etkisini çözümleyebilme </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D10F455" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) Teknolojik gelişmelerin günlük yaşama etkisini belirler. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C62D35B" w14:textId="0E7A6355" w:rsidR="003679E2" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b) Teknolojik gelişmelerle günlük yaşam arasında ilişki kurar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51858FF4" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003679E2">
-[...98 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C14B8E2" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.6.3. Sanatçıların sanata katkılarına yönelik kaynaklardan bilgi toplayabilme                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C052FFD" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a)   Sanatçıların sanata katkılarına yönelik bilgi toplayacağı kaynakları belirler.               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="796896E6" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b)   Sanatçıların sanata katkılarına yönelik belirlediği kaynaklardan bilgileri bulur.               </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0966AEBA" w14:textId="4465CD26" w:rsidR="003679E2" w:rsidRPr="00F83D4F" w:rsidRDefault="003679E2" w:rsidP="00043E81">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4349D08A" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21982,108 +21854,108 @@
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2518D">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Sanatçıların Sanata Katkıları</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21AB733D" w14:textId="77777777" w:rsidR="003679E2" w:rsidRPr="003679E2" w:rsidRDefault="003679E2" w:rsidP="00043E81">
-[...56 lines deleted...]
-              <w:t>b) Sanatçıların sanata katkılarına yönelik bilgileri kaydeder.</w:t>
+          <w:p w14:paraId="028A4ED4" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HB.3.6.3. Sanatçıların sanata katkılarına yönelik kaynaklardan bilgi toplayabilme                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107C009A" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c)   Sanatçıların sanata katkılarına yönelik ulaştığı kaynakların uygunluğunu açıklar.                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E40D621" w14:textId="002FC69A" w:rsidR="00ED3261" w:rsidRPr="00627160" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:pStyle w:val="AralkYok"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB343F">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ç)   Sanatçıların sanata katkılarına yönelik kaynaklardan ulaştığı bilgileri kaydeder.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58637E23" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
@@ -22138,50 +22010,51 @@
           <w:trHeight w:val="1033"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="775" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CCAC2A1" w14:textId="066231CB" w:rsidR="00ED3261" w:rsidRPr="00685A30" w:rsidRDefault="00ED3261" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>36</w:t>
             </w:r>
             <w:r w:rsidRPr="00100A0E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00100A0E">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="16"/>
@@ -22566,50 +22439,1986 @@
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="18AF81F7" w14:textId="77777777" w:rsidR="00ED3261" w:rsidRPr="000A7D71" w:rsidRDefault="00ED3261" w:rsidP="00043E81">
             <w:pPr>
               <w:pStyle w:val="AralkYok"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B1BF381" w14:textId="0A597D80" w:rsidR="002B578A" w:rsidRDefault="002B578A" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:hAnsi="TemelYazi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="KlavuzTablo3-Vurgu5"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3053" w:tblpY="14"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="535"/>
+        <w:gridCol w:w="4716"/>
+        <w:gridCol w:w="1281"/>
+        <w:gridCol w:w="2277"/>
+        <w:gridCol w:w="1992"/>
+        <w:gridCol w:w="997"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="7B3DCF00" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="29903943" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11263" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF19715" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2026/2027 HAYAT BİLGİSİ DERSİ YILLIK ÖĞRENME ALANI DAĞILIMI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="6C760AEB" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D3B330E" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332263E6" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ALANI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495F30CB" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ÖĞRENME ÇIKTISI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DFA519" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BAŞLAMA TARİHİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CDA99E" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BİTİŞ TARİHİ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF0DDB4" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SÜRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="5017ECEA" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="078DD2FC" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.DÖNEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E3B987" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1-BEN VE OKULUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495161C9" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52212B85" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14 EYLÜL 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8F5C70" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23 EKİM 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDA2DB2" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="2F543B3A" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E8B263" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A105097" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2-SAĞLIĞIM VE GÜVENLİĞİM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF0756B" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D54511" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26 EKİM 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C763AF" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 ARALIK 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D48077D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="1FD5BF0D" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D70DA5D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7607C2" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3-AİLEM VE TOPLUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3414A5D9" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172B3FCA" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14 ARALIK 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="713AE692" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAC6619" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="0F12445D" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660F13D6" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B78E8D5" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18892965" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6105BE76" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3468AC9B" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15 ARALIK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB273D3" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="2597C6B6" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD56E0A" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EB4FB2" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*DÖNEM SONU FAALİYETLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765D463D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="735C859F" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7F2185" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22 OCAK 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B35AF6E" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="22E13136" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAEECFD" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.DÖNEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C67A95" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3-AİLEM VE TOPLUM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60596358" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6045102B" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>08 ŞUBAT 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548A1C5C" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12 ŞUBAT 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="516ECDFD" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="30BB6300" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3429B757" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6B4C76" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4-YAŞADIĞIM YER VE ÜLKEM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12612C21" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E698A0" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15 ŞUBAT 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D79F32B" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02 NİSAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A725F36" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="587C72EB" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD1BC50" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C31FD36" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5-DOĞA VE ÇEVRE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CBEAA4" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF5703F" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05 NİSAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDFCC1F" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14 MAYIS 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A693AE" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="5DE221F2" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39519330" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09886EE9" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6-BİLİM, TEKNOLOJİ VE SANAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52138549" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51ED148A" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20 MAYIS 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F39D5DE" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CE500F" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="1B3B3404" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="473D1A3A" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2410B2" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>* OKUL TEMELLİ PLANLAMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A1262D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794257F2" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0134E9AF" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F5A155" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB343F" w:rsidRPr="00CA1566" w14:paraId="13A98D11" w14:textId="77777777" w:rsidTr="00EB343F">
+        <w:trPr>
+          <w:trHeight w:val="310"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="535" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49473F3D" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D51F36E" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>* YIL SONU FAALİYETLER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1281" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF4AEDB" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2277" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E4F6FA" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE3B27A" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26 HAZİRAN 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3042F479" w14:textId="77777777" w:rsidR="00EB343F" w:rsidRPr="00043E81" w:rsidRDefault="00EB343F" w:rsidP="00EB343F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043E81">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="5E66FB1E" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:hAnsi="TemelYazi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C516166" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:hAnsi="TemelYazi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ADCCC16" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:hAnsi="TemelYazi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -22699,2077 +24508,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41D9E665" w14:textId="5D1E286A" w:rsidR="00A25DAB" w:rsidRDefault="00A25DAB" w:rsidP="00043E81">
       <w:pPr>
         <w:spacing w:after="0" w:line="168" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1934 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="031262FA" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
-      <w:pPr>
-[...88 lines deleted...]
-    <w:p w14:paraId="02B97951" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DABBA8B" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B4B6EA" w14:textId="77777777" w:rsidR="00043E81" w:rsidRDefault="00043E81" w:rsidP="00043E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TemelYazi" w:eastAsia="Times New Roman" w:hAnsi="TemelYazi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -25157,61 +24940,61 @@
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00043E81" w:rsidRPr="00A25DAB" w:rsidSect="009A008F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="284" w:bottom="284" w:left="284" w:header="227" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE7B785" w14:textId="77777777" w:rsidR="00E15174" w:rsidRDefault="00E15174" w:rsidP="008D6516">
+    <w:p w14:paraId="0830E280" w14:textId="77777777" w:rsidR="00317BDE" w:rsidRDefault="00317BDE" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B8D6B8C" w14:textId="77777777" w:rsidR="00E15174" w:rsidRDefault="00E15174" w:rsidP="008D6516">
+    <w:p w14:paraId="555CCC80" w14:textId="77777777" w:rsidR="00317BDE" w:rsidRDefault="00317BDE" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -25245,61 +25028,61 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TemelYazi">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="00000042" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A6E2FA" w14:textId="77777777" w:rsidR="00E15174" w:rsidRDefault="00E15174" w:rsidP="008D6516">
+    <w:p w14:paraId="4A1B1819" w14:textId="77777777" w:rsidR="00317BDE" w:rsidRDefault="00317BDE" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7821A3CA" w14:textId="77777777" w:rsidR="00E15174" w:rsidRDefault="00E15174" w:rsidP="008D6516">
+    <w:p w14:paraId="018E1F56" w14:textId="77777777" w:rsidR="00317BDE" w:rsidRDefault="00317BDE" w:rsidP="008D6516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="742C2A7F" w14:textId="77777777" w:rsidR="00291012" w:rsidRDefault="00291012" w:rsidP="00715171">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
@@ -25606,51 +25389,51 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1424188026">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="842552146">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1625961469">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="665128784">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D6516"/>
@@ -25664,50 +25447,51 @@
     <w:rsid w:val="00046E3D"/>
     <w:rsid w:val="00053C93"/>
     <w:rsid w:val="0006241B"/>
     <w:rsid w:val="0007065D"/>
     <w:rsid w:val="00072ACB"/>
     <w:rsid w:val="00073993"/>
     <w:rsid w:val="000742CE"/>
     <w:rsid w:val="00074F06"/>
     <w:rsid w:val="00096A53"/>
     <w:rsid w:val="000A17DC"/>
     <w:rsid w:val="000A1F6C"/>
     <w:rsid w:val="000A3335"/>
     <w:rsid w:val="000A3648"/>
     <w:rsid w:val="000A6EB9"/>
     <w:rsid w:val="000A7D71"/>
     <w:rsid w:val="000B6453"/>
     <w:rsid w:val="000C5602"/>
     <w:rsid w:val="000C608C"/>
     <w:rsid w:val="000C6468"/>
     <w:rsid w:val="000C6812"/>
     <w:rsid w:val="000C72AD"/>
     <w:rsid w:val="000C7F79"/>
     <w:rsid w:val="000D1459"/>
     <w:rsid w:val="000D2B3D"/>
     <w:rsid w:val="000D2F95"/>
+    <w:rsid w:val="000E2638"/>
     <w:rsid w:val="000E2B6F"/>
     <w:rsid w:val="000F3A2E"/>
     <w:rsid w:val="000F6005"/>
     <w:rsid w:val="00102533"/>
     <w:rsid w:val="00104187"/>
     <w:rsid w:val="00112E6B"/>
     <w:rsid w:val="001151F3"/>
     <w:rsid w:val="00122C21"/>
     <w:rsid w:val="00143107"/>
     <w:rsid w:val="001474C2"/>
     <w:rsid w:val="00161DF8"/>
     <w:rsid w:val="0016232B"/>
     <w:rsid w:val="00167DE4"/>
     <w:rsid w:val="00170CCA"/>
     <w:rsid w:val="00173483"/>
     <w:rsid w:val="00176F5A"/>
     <w:rsid w:val="00187CBF"/>
     <w:rsid w:val="00193C02"/>
     <w:rsid w:val="00196A65"/>
     <w:rsid w:val="00196B02"/>
     <w:rsid w:val="00197A25"/>
     <w:rsid w:val="001A0DE9"/>
     <w:rsid w:val="001A46D7"/>
     <w:rsid w:val="001A4D79"/>
     <w:rsid w:val="001B5B32"/>
@@ -25728,81 +25512,83 @@
     <w:rsid w:val="0023553E"/>
     <w:rsid w:val="00250966"/>
     <w:rsid w:val="00253BF4"/>
     <w:rsid w:val="00261843"/>
     <w:rsid w:val="0027046B"/>
     <w:rsid w:val="0027636E"/>
     <w:rsid w:val="00287828"/>
     <w:rsid w:val="00291004"/>
     <w:rsid w:val="00291012"/>
     <w:rsid w:val="002A537C"/>
     <w:rsid w:val="002A6035"/>
     <w:rsid w:val="002B163D"/>
     <w:rsid w:val="002B4C6E"/>
     <w:rsid w:val="002B578A"/>
     <w:rsid w:val="002B78AE"/>
     <w:rsid w:val="002C1537"/>
     <w:rsid w:val="002C5AB3"/>
     <w:rsid w:val="002D038E"/>
     <w:rsid w:val="002D4ABF"/>
     <w:rsid w:val="002E7422"/>
     <w:rsid w:val="002F20FA"/>
     <w:rsid w:val="00300737"/>
     <w:rsid w:val="00305383"/>
     <w:rsid w:val="00315F0E"/>
     <w:rsid w:val="003169F2"/>
+    <w:rsid w:val="00317BDE"/>
     <w:rsid w:val="00322B8A"/>
     <w:rsid w:val="003232F2"/>
     <w:rsid w:val="003368EA"/>
     <w:rsid w:val="00342A40"/>
     <w:rsid w:val="00344919"/>
     <w:rsid w:val="00344DC2"/>
     <w:rsid w:val="00347C57"/>
     <w:rsid w:val="00347F70"/>
     <w:rsid w:val="0035463C"/>
     <w:rsid w:val="003600A6"/>
     <w:rsid w:val="00360895"/>
     <w:rsid w:val="003619B4"/>
     <w:rsid w:val="00363E28"/>
     <w:rsid w:val="00366CB3"/>
     <w:rsid w:val="003679E2"/>
     <w:rsid w:val="0037378E"/>
     <w:rsid w:val="00380E89"/>
     <w:rsid w:val="0038116E"/>
     <w:rsid w:val="0038362B"/>
     <w:rsid w:val="003922AF"/>
     <w:rsid w:val="0039251A"/>
     <w:rsid w:val="00392525"/>
     <w:rsid w:val="003A3DCC"/>
     <w:rsid w:val="003A69A1"/>
     <w:rsid w:val="003B0CA8"/>
     <w:rsid w:val="003B2D12"/>
     <w:rsid w:val="003B60C4"/>
     <w:rsid w:val="003C7CDA"/>
     <w:rsid w:val="003D3FBD"/>
     <w:rsid w:val="003D7F18"/>
     <w:rsid w:val="003F0579"/>
+    <w:rsid w:val="003F3466"/>
     <w:rsid w:val="004104F6"/>
     <w:rsid w:val="00414E34"/>
     <w:rsid w:val="004178B2"/>
     <w:rsid w:val="004275BD"/>
     <w:rsid w:val="00434175"/>
     <w:rsid w:val="00442677"/>
     <w:rsid w:val="0044464F"/>
     <w:rsid w:val="00455DE4"/>
     <w:rsid w:val="00465062"/>
     <w:rsid w:val="00474EE0"/>
     <w:rsid w:val="004830F6"/>
     <w:rsid w:val="00483B0F"/>
     <w:rsid w:val="00490589"/>
     <w:rsid w:val="00497231"/>
     <w:rsid w:val="004A09D1"/>
     <w:rsid w:val="004A2D37"/>
     <w:rsid w:val="004A43F8"/>
     <w:rsid w:val="004B162F"/>
     <w:rsid w:val="004B7E2B"/>
     <w:rsid w:val="004C1641"/>
     <w:rsid w:val="004C1B88"/>
     <w:rsid w:val="004D70B6"/>
     <w:rsid w:val="004E1531"/>
     <w:rsid w:val="00500F50"/>
     <w:rsid w:val="00501BF2"/>
@@ -26150,50 +25936,51 @@
     <w:rsid w:val="00E15174"/>
     <w:rsid w:val="00E318D7"/>
     <w:rsid w:val="00E3419A"/>
     <w:rsid w:val="00E35FAD"/>
     <w:rsid w:val="00E40E64"/>
     <w:rsid w:val="00E41BD0"/>
     <w:rsid w:val="00E53382"/>
     <w:rsid w:val="00E54078"/>
     <w:rsid w:val="00E56D85"/>
     <w:rsid w:val="00E57597"/>
     <w:rsid w:val="00E609F2"/>
     <w:rsid w:val="00E61B6D"/>
     <w:rsid w:val="00E63F33"/>
     <w:rsid w:val="00E652B8"/>
     <w:rsid w:val="00E67895"/>
     <w:rsid w:val="00E7475F"/>
     <w:rsid w:val="00E74DEE"/>
     <w:rsid w:val="00E76265"/>
     <w:rsid w:val="00E76C6B"/>
     <w:rsid w:val="00E83722"/>
     <w:rsid w:val="00E854EE"/>
     <w:rsid w:val="00E85EE7"/>
     <w:rsid w:val="00EA3A7D"/>
     <w:rsid w:val="00EA6052"/>
     <w:rsid w:val="00EB02BB"/>
+    <w:rsid w:val="00EB343F"/>
     <w:rsid w:val="00EB45D5"/>
     <w:rsid w:val="00EC1381"/>
     <w:rsid w:val="00EC6066"/>
     <w:rsid w:val="00ED3261"/>
     <w:rsid w:val="00EE09F9"/>
     <w:rsid w:val="00EE6BCD"/>
     <w:rsid w:val="00EF68ED"/>
     <w:rsid w:val="00F00F3E"/>
     <w:rsid w:val="00F0169C"/>
     <w:rsid w:val="00F07C0D"/>
     <w:rsid w:val="00F11605"/>
     <w:rsid w:val="00F11DDD"/>
     <w:rsid w:val="00F13A90"/>
     <w:rsid w:val="00F14110"/>
     <w:rsid w:val="00F17F5E"/>
     <w:rsid w:val="00F2437A"/>
     <w:rsid w:val="00F275FF"/>
     <w:rsid w:val="00F46698"/>
     <w:rsid w:val="00F53AFC"/>
     <w:rsid w:val="00F57014"/>
     <w:rsid w:val="00F6044D"/>
     <w:rsid w:val="00F60E79"/>
     <w:rsid w:val="00F65F64"/>
     <w:rsid w:val="00F73C0F"/>
     <w:rsid w:val="00F82D35"/>
@@ -27315,71 +27102,71 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B2407C-68F0-4F33-9735-B47A56060525}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>4097</Words>
-  <Characters>23359</Characters>
+  <Words>4288</Words>
+  <Characters>24445</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>www.mustafakabul.com</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Mustafa Kabul</Manager>
   <Company>www.mustafakabul.com</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27402</CharactersWithSpaces>
+  <CharactersWithSpaces>28676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>www.mustafakabul.com</dc:title>
   <dc:subject>Mustafa Kabul</dc:subject>
   <dc:creator>Mustafa KABUL</dc:creator>
   <cp:keywords>Mustafa KABUL</cp:keywords>
   <dc:description>Bu dosya www.mustafakabul.com sitesinden indirilmiştir.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>www.mustafakabul.com</cp:category>
 </cp:coreProperties>
 </file>